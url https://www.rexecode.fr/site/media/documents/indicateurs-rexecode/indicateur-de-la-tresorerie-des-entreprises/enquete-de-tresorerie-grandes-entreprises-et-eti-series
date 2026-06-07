--- v4 (2026-04-25)
+++ v5 (2026-06-07)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfi\site_internet\Enquetes-Tresorerie-Afte-Bpi\AFTE-METI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE317A6D-BD5B-4651-874E-E42A316E6D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1DAE417-F9CF-4594-9C01-D669D83A57BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Résultats_nouvelle version" sheetId="1" r:id="rId1"/>
     <sheet name="Historique (jan.2017- fév.2025)" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="72">
   <si>
@@ -1418,263 +1418,263 @@
     <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Pourcentage 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coe-rexecode.fr/Indicateurs-et-Graphiques/Enquete-sur-la-tresorerie-des-entreprises" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afte.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42352" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1689,53 +1689,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42353" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1750,53 +1750,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>103528</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>450386</xdr:colOff>
+      <xdr:colOff>447211</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>865706</xdr:rowOff>
+      <xdr:rowOff>868881</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42354" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1824,53 +1824,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42355" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1885,53 +1885,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42356" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1946,53 +1946,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42357" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2007,53 +2007,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42358" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2068,53 +2068,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42359" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2129,53 +2129,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42360" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2190,53 +2190,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42361" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2251,53 +2251,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42362" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007AA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2312,53 +2312,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42363" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2373,53 +2373,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42364" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2434,53 +2434,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42365" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2495,53 +2495,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42366" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007EA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2556,53 +2556,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42367" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007FA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2617,53 +2617,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42368" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2678,53 +2678,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42369" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2739,53 +2739,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42370" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2800,53 +2800,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42371" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2861,53 +2861,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42372" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2922,53 +2922,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42373" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2983,53 +2983,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42374" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3044,53 +3044,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42375" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3105,53 +3105,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42376" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3166,53 +3166,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42377" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3227,53 +3227,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42378" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008AA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3288,53 +3288,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42379" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3349,53 +3349,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42380" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3410,53 +3410,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42381" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3471,53 +3471,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42382" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008EA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3532,53 +3532,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42383" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008FA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3593,53 +3593,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42384" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3654,53 +3654,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202201</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42385" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3715,51 +3715,51 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>856179</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>96320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>47268</xdr:colOff>
+      <xdr:colOff>50443</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>20262</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42386" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12532331" y="5008651"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -3776,53 +3776,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>63071</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>48894</xdr:colOff>
+      <xdr:colOff>45719</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>217220</xdr:rowOff>
+      <xdr:rowOff>220395</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42387" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="12579863" y="5125234"/>
           <a:ext cx="45719" cy="429232"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3837,53 +3837,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>577921</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>10703</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>657296</xdr:colOff>
+      <xdr:colOff>654121</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>216079</xdr:rowOff>
+      <xdr:rowOff>219254</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42388" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12254073" y="4923034"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3898,53 +3898,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>481601</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>96321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>560976</xdr:colOff>
+      <xdr:colOff>564151</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>23438</xdr:rowOff>
+      <xdr:rowOff>26613</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42389" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12157753" y="6110984"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3959,53 +3959,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>877583</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>107022</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>68672</xdr:colOff>
+      <xdr:colOff>65497</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>27790</xdr:rowOff>
+      <xdr:rowOff>30965</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42390" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12553735" y="4826713"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4022,51 +4022,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>845477</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>139128</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>39741</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>66246</xdr:rowOff>
+      <xdr:rowOff>69421</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42391" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12521629" y="4858819"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4081,53 +4081,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>866882</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>107023</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>64321</xdr:colOff>
+      <xdr:colOff>67496</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>27791</xdr:rowOff>
+      <xdr:rowOff>30966</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42392" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12543034" y="4826714"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4142,53 +4142,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>181938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>102706</xdr:rowOff>
+      <xdr:rowOff>105881</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42395" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12575140" y="4901629"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4203,53 +4203,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>160534</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>82550</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>87652</xdr:rowOff>
+      <xdr:rowOff>84477</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42396" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12564438" y="4880225"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4266,51 +4266,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>289139</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>68208</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1698304</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>925636</xdr:rowOff>
+      <xdr:rowOff>922461</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42397" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -4340,51 +4340,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>872483</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>121294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1160487</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>828049</xdr:rowOff>
+      <xdr:rowOff>831224</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Image 47" descr="Accueil - METI - Mouvement des Entreprises de Taille Intermédiaire">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4559,53 +4559,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>481601</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>96321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>560976</xdr:colOff>
+      <xdr:colOff>564151</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>30609</xdr:rowOff>
+      <xdr:rowOff>27434</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2DFCCBA-A7CF-4CC4-AD23-E75CDABD511D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="40610426" y="8221146"/>
           <a:ext cx="79375" cy="210513"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7753,325 +7753,325 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AH26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F27" sqref="F27"/>
+    <sheetView tabSelected="1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="7" customWidth="1"/>
     <col min="2" max="3" width="26.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="5" customWidth="1"/>
     <col min="5" max="6" width="19.7109375" style="5" customWidth="1"/>
     <col min="7" max="7" width="30.85546875" style="5" customWidth="1"/>
     <col min="8" max="9" width="19.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="28.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="26.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="20.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="30.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="21.85546875" style="5" customWidth="1"/>
     <col min="15" max="15" width="26" style="5" customWidth="1"/>
     <col min="16" max="16" width="19.140625" style="5" customWidth="1"/>
     <col min="17" max="17" width="24.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="25.140625" style="5" customWidth="1"/>
     <col min="19" max="19" width="26.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" style="5" customWidth="1"/>
     <col min="21" max="21" width="25.5703125" style="5" customWidth="1"/>
     <col min="22" max="22" width="20.5703125" style="5" customWidth="1"/>
     <col min="23" max="23" width="29.42578125" style="5" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="5" customWidth="1"/>
     <col min="25" max="25" width="15.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13.28515625" style="5" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103"/>
-[...22 lines deleted...]
-      <c r="X1" s="104"/>
+      <c r="A1" s="126"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="127"/>
+      <c r="L1" s="127"/>
+      <c r="M1" s="127"/>
+      <c r="N1" s="127"/>
+      <c r="O1" s="127"/>
+      <c r="P1" s="127"/>
+      <c r="Q1" s="127"/>
+      <c r="R1" s="127"/>
+      <c r="S1" s="127"/>
+      <c r="T1" s="127"/>
+      <c r="U1" s="127"/>
+      <c r="V1" s="127"/>
+      <c r="W1" s="127"/>
+      <c r="X1" s="127"/>
     </row>
     <row r="2" spans="1:30" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="97"/>
-[...24 lines deleted...]
-      <c r="AB2" s="97"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="122"/>
+      <c r="J2" s="122"/>
+      <c r="K2" s="122"/>
+      <c r="L2" s="122"/>
+      <c r="M2" s="122"/>
+      <c r="N2" s="122"/>
+      <c r="O2" s="122"/>
+      <c r="P2" s="122"/>
+      <c r="Q2" s="122"/>
+      <c r="R2" s="122"/>
+      <c r="S2" s="122"/>
+      <c r="T2" s="122"/>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
     </row>
     <row r="3" spans="1:30" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:30" s="4" customFormat="1" ht="57" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
-      <c r="B4" s="105" t="s">
+      <c r="B4" s="128" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="105"/>
-      <c r="D4" s="105" t="s">
+      <c r="C4" s="128"/>
+      <c r="D4" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="105"/>
-[...4 lines deleted...]
-      <c r="J4" s="105" t="s">
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="105"/>
-      <c r="L4" s="98" t="s">
+      <c r="K4" s="128"/>
+      <c r="L4" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="M4" s="99"/>
-[...2 lines deleted...]
-      <c r="P4" s="106" t="s">
+      <c r="M4" s="124"/>
+      <c r="N4" s="124"/>
+      <c r="O4" s="125"/>
+      <c r="P4" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="107"/>
-[...6 lines deleted...]
-      <c r="X4" s="106" t="s">
+      <c r="Q4" s="103"/>
+      <c r="R4" s="103"/>
+      <c r="S4" s="103"/>
+      <c r="T4" s="103"/>
+      <c r="U4" s="103"/>
+      <c r="V4" s="103"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="107"/>
-[...2 lines deleted...]
-      <c r="AB4" s="108"/>
+      <c r="Y4" s="103"/>
+      <c r="Z4" s="103"/>
+      <c r="AA4" s="103"/>
+      <c r="AB4" s="104"/>
     </row>
     <row r="5" spans="1:30" s="89" customFormat="1" ht="105.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="101" t="s">
+      <c r="B5" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="101" t="s">
+      <c r="C5" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="111" t="s">
+      <c r="D5" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="E5" s="109" t="s">
+      <c r="E5" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="F5" s="110"/>
-      <c r="G5" s="109" t="s">
+      <c r="F5" s="130"/>
+      <c r="G5" s="129" t="s">
         <v>57</v>
       </c>
-      <c r="H5" s="112"/>
-[...1 lines deleted...]
-      <c r="J5" s="101" t="s">
+      <c r="H5" s="132"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="101" t="s">
+      <c r="K5" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="101" t="s">
+      <c r="L5" s="109" t="s">
         <v>48</v>
       </c>
-      <c r="M5" s="101"/>
-      <c r="N5" s="101" t="s">
+      <c r="M5" s="109"/>
+      <c r="N5" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="O5" s="101"/>
-      <c r="P5" s="121" t="s">
+      <c r="O5" s="109"/>
+      <c r="P5" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="Q5" s="122"/>
-      <c r="R5" s="121" t="s">
+      <c r="Q5" s="116"/>
+      <c r="R5" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="S5" s="117" t="s">
+      <c r="S5" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="115" t="s">
+      <c r="T5" s="107" t="s">
         <v>55</v>
       </c>
-      <c r="U5" s="125"/>
-      <c r="V5" s="115" t="s">
+      <c r="U5" s="119"/>
+      <c r="V5" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="W5" s="119" t="s">
+      <c r="W5" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="X5" s="129" t="s">
+      <c r="X5" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="Y5" s="131" t="s">
+      <c r="Y5" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="Z5" s="131" t="s">
+      <c r="Z5" s="100" t="s">
         <v>10</v>
       </c>
-      <c r="AA5" s="131" t="s">
+      <c r="AA5" s="100" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="113" t="s">
+      <c r="AB5" s="105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:30" s="89" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="128"/>
-[...2 lines deleted...]
-      <c r="D6" s="102"/>
+      <c r="A6" s="97"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
       <c r="E6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="102"/>
-[...17 lines deleted...]
-      <c r="AB6" s="114"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="117"/>
+      <c r="Q6" s="118"/>
+      <c r="R6" s="117"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="108"/>
+      <c r="U6" s="120"/>
+      <c r="V6" s="108"/>
+      <c r="W6" s="114"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="106"/>
     </row>
     <row r="7" spans="1:30" s="80" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B7" s="78" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="78" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>59</v>
@@ -9329,113 +9329,199 @@
       <c r="U21" s="91">
         <v>50</v>
       </c>
       <c r="V21" s="91">
         <v>100</v>
       </c>
       <c r="W21" s="91">
         <v>0</v>
       </c>
       <c r="X21" s="91">
         <v>30.76923076923077</v>
       </c>
       <c r="Y21" s="91">
         <v>38.461538461538467</v>
       </c>
       <c r="Z21" s="91">
         <v>4.1420118343195274</v>
       </c>
       <c r="AA21" s="91">
         <v>18.34319526627219</v>
       </c>
       <c r="AB21" s="91">
         <v>8.2840236686390547</v>
       </c>
     </row>
+    <row r="22" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="90">
+        <v>46143</v>
+      </c>
+      <c r="B22" s="91">
+        <v>-13.333333333333334</v>
+      </c>
+      <c r="C22" s="91">
+        <v>-4.9999999999999991</v>
+      </c>
+      <c r="D22" s="91">
+        <v>81.666666666666671</v>
+      </c>
+      <c r="E22" s="91">
+        <v>36.363636363636367</v>
+      </c>
+      <c r="F22" s="91">
+        <v>63.636363636363633</v>
+      </c>
+      <c r="G22" s="91">
+        <v>85</v>
+      </c>
+      <c r="H22" s="91">
+        <v>11.666666666666666</v>
+      </c>
+      <c r="I22" s="91">
+        <v>3.3333333333333335</v>
+      </c>
+      <c r="J22" s="91">
+        <v>21.666666666666668</v>
+      </c>
+      <c r="K22" s="91">
+        <v>-8.3333333333333321</v>
+      </c>
+      <c r="L22" s="91">
+        <v>41.666666666666671</v>
+      </c>
+      <c r="M22" s="91">
+        <v>-92</v>
+      </c>
+      <c r="N22" s="91">
+        <v>31.666666666666664</v>
+      </c>
+      <c r="O22" s="91">
+        <v>-5.2631578947368416</v>
+      </c>
+      <c r="P22" s="91">
+        <v>80</v>
+      </c>
+      <c r="Q22" s="91">
+        <v>20</v>
+      </c>
+      <c r="R22" s="95">
+        <v>42.857142857142861</v>
+      </c>
+      <c r="S22" s="95">
+        <v>28.571428571428569</v>
+      </c>
+      <c r="T22" s="91">
+        <v>20</v>
+      </c>
+      <c r="U22" s="91">
+        <v>0</v>
+      </c>
+      <c r="V22" s="91">
+        <v>75</v>
+      </c>
+      <c r="W22" s="91">
+        <v>50</v>
+      </c>
+      <c r="X22" s="91">
+        <v>31.481481481481481</v>
+      </c>
+      <c r="Y22" s="91">
+        <v>40.74074074074074</v>
+      </c>
+      <c r="Z22" s="91">
+        <v>4.6296296296296298</v>
+      </c>
+      <c r="AA22" s="91">
+        <v>16.666666666666664</v>
+      </c>
+      <c r="AB22" s="91">
+        <v>6.481481481481481</v>
+      </c>
+    </row>
     <row r="26" spans="1:34" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="H26" s="96"/>
-[...25 lines deleted...]
-      <c r="AH26" s="97"/>
+      <c r="H26" s="121"/>
+      <c r="I26" s="122"/>
+      <c r="J26" s="122"/>
+      <c r="K26" s="122"/>
+      <c r="L26" s="122"/>
+      <c r="M26" s="122"/>
+      <c r="N26" s="122"/>
+      <c r="O26" s="122"/>
+      <c r="P26" s="122"/>
+      <c r="Q26" s="122"/>
+      <c r="R26" s="122"/>
+      <c r="S26" s="122"/>
+      <c r="T26" s="122"/>
+      <c r="U26" s="122"/>
+      <c r="V26" s="122"/>
+      <c r="W26" s="122"/>
+      <c r="X26" s="122"/>
+      <c r="Y26" s="122"/>
+      <c r="Z26" s="122"/>
+      <c r="AA26" s="122"/>
+      <c r="AB26" s="122"/>
+      <c r="AC26" s="122"/>
+      <c r="AD26" s="122"/>
+      <c r="AE26" s="122"/>
+      <c r="AF26" s="122"/>
+      <c r="AG26" s="122"/>
+      <c r="AH26" s="122"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
   <mergeCells count="31">
-    <mergeCell ref="A5:A6"/>
-[...13 lines deleted...]
-    <mergeCell ref="R5:R6"/>
     <mergeCell ref="H26:AH26"/>
     <mergeCell ref="L4:O4"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="K1:X1"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="X4:AB4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
+    <mergeCell ref="P4:W4"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="P5:Q6"/>
+    <mergeCell ref="T5:U6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:AH256"/>
   <sheetViews>
     <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A215" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="J235" sqref="J235"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="7" customWidth="1"/>
     <col min="2" max="4" width="13" style="5" customWidth="1"/>
     <col min="5" max="6" width="12.28515625" style="5" customWidth="1"/>
@@ -10508,246 +10594,246 @@
     <col min="15896" max="15897" width="13.7109375" style="4" customWidth="1"/>
     <col min="15898" max="15899" width="14.42578125" style="4" customWidth="1"/>
     <col min="15900" max="15901" width="14.5703125" style="4" customWidth="1"/>
     <col min="15902" max="15906" width="14.42578125" style="4" customWidth="1"/>
     <col min="15907" max="16128" width="9.140625" style="4"/>
     <col min="16129" max="16129" width="14.7109375" style="4" customWidth="1"/>
     <col min="16130" max="16132" width="13" style="4" customWidth="1"/>
     <col min="16133" max="16134" width="12.28515625" style="4" customWidth="1"/>
     <col min="16135" max="16136" width="13.140625" style="4" customWidth="1"/>
     <col min="16137" max="16138" width="11.85546875" style="4" customWidth="1"/>
     <col min="16139" max="16139" width="14.140625" style="4" customWidth="1"/>
     <col min="16140" max="16141" width="12.42578125" style="4" customWidth="1"/>
     <col min="16142" max="16142" width="14.5703125" style="4" customWidth="1"/>
     <col min="16143" max="16143" width="12.42578125" style="4" customWidth="1"/>
     <col min="16144" max="16146" width="12.85546875" style="4" customWidth="1"/>
     <col min="16147" max="16147" width="12.5703125" style="4" customWidth="1"/>
     <col min="16148" max="16151" width="12.85546875" style="4" customWidth="1"/>
     <col min="16152" max="16153" width="13.7109375" style="4" customWidth="1"/>
     <col min="16154" max="16155" width="14.42578125" style="4" customWidth="1"/>
     <col min="16156" max="16157" width="14.5703125" style="4" customWidth="1"/>
     <col min="16158" max="16162" width="14.42578125" style="4" customWidth="1"/>
     <col min="16163" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103"/>
-[...8 lines deleted...]
-      <c r="J1" s="104"/>
+      <c r="A1" s="126"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
     </row>
     <row r="2" spans="1:34" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="121" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="97"/>
-[...15 lines deleted...]
-      <c r="S2" s="97"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="122"/>
+      <c r="J2" s="122"/>
+      <c r="K2" s="122"/>
+      <c r="L2" s="122"/>
+      <c r="M2" s="122"/>
+      <c r="N2" s="122"/>
+      <c r="O2" s="122"/>
+      <c r="P2" s="122"/>
+      <c r="Q2" s="122"/>
+      <c r="R2" s="122"/>
+      <c r="S2" s="122"/>
     </row>
     <row r="3" spans="1:34" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
     <row r="4" spans="1:34" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="140" t="s">
+      <c r="B4" s="136" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="148"/>
-[...1 lines deleted...]
-      <c r="E4" s="140" t="s">
+      <c r="C4" s="137"/>
+      <c r="D4" s="138"/>
+      <c r="E4" s="136" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="148"/>
-[...1 lines deleted...]
-      <c r="H4" s="140" t="s">
+      <c r="F4" s="137"/>
+      <c r="G4" s="138"/>
+      <c r="H4" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="141"/>
-      <c r="J4" s="140" t="s">
+      <c r="I4" s="138"/>
+      <c r="J4" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="K4" s="148"/>
-[...1 lines deleted...]
-      <c r="M4" s="140" t="s">
+      <c r="K4" s="137"/>
+      <c r="L4" s="138"/>
+      <c r="M4" s="136" t="s">
         <v>26</v>
       </c>
-      <c r="N4" s="148"/>
-[...1 lines deleted...]
-      <c r="P4" s="140" t="s">
+      <c r="N4" s="137"/>
+      <c r="O4" s="138"/>
+      <c r="P4" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="148"/>
-[...1 lines deleted...]
-      <c r="S4" s="140" t="s">
+      <c r="Q4" s="137"/>
+      <c r="R4" s="138"/>
+      <c r="S4" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="T4" s="148"/>
-[...1 lines deleted...]
-      <c r="V4" s="140" t="s">
+      <c r="T4" s="137"/>
+      <c r="U4" s="138"/>
+      <c r="V4" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="W4" s="141"/>
-      <c r="X4" s="140" t="s">
+      <c r="W4" s="138"/>
+      <c r="X4" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="Y4" s="141"/>
-      <c r="Z4" s="140" t="s">
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="141"/>
-      <c r="AB4" s="140" t="s">
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AC4" s="141"/>
+      <c r="AC4" s="138"/>
       <c r="AD4" s="86" t="s">
         <v>33</v>
       </c>
       <c r="AE4" s="86" t="s">
         <v>60</v>
       </c>
       <c r="AF4" s="86" t="s">
         <v>61</v>
       </c>
       <c r="AG4" s="86" t="s">
         <v>62</v>
       </c>
       <c r="AH4" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:34" s="92" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="149"/>
-      <c r="B5" s="135" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="141"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="141"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="137"/>
-      <c r="J5" s="135" t="s">
+      <c r="I5" s="134"/>
+      <c r="J5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="136"/>
-[...1 lines deleted...]
-      <c r="M5" s="135" t="s">
+      <c r="K5" s="141"/>
+      <c r="L5" s="134"/>
+      <c r="M5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="136"/>
-[...1 lines deleted...]
-      <c r="P5" s="135" t="s">
+      <c r="N5" s="141"/>
+      <c r="O5" s="134"/>
+      <c r="P5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="Q5" s="136"/>
-[...1 lines deleted...]
-      <c r="S5" s="135" t="s">
+      <c r="Q5" s="141"/>
+      <c r="R5" s="134"/>
+      <c r="S5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="T5" s="136"/>
-      <c r="U5" s="137"/>
+      <c r="T5" s="141"/>
+      <c r="U5" s="134"/>
       <c r="V5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="W5" s="138" t="s">
+      <c r="W5" s="146" t="s">
         <v>30</v>
       </c>
       <c r="X5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="138" t="s">
+      <c r="Y5" s="146" t="s">
         <v>30</v>
       </c>
-      <c r="Z5" s="135" t="s">
+      <c r="Z5" s="133" t="s">
         <v>30</v>
       </c>
       <c r="AA5" s="142"/>
       <c r="AB5" s="143" t="s">
         <v>30</v>
       </c>
       <c r="AC5" s="142"/>
-      <c r="AD5" s="138" t="s">
+      <c r="AD5" s="146" t="s">
         <v>34</v>
       </c>
-      <c r="AE5" s="133" t="s">
+      <c r="AE5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AF5" s="133" t="s">
+      <c r="AF5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AG5" s="133" t="s">
+      <c r="AG5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AH5" s="133" t="s">
+      <c r="AH5" s="148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="150"/>
+      <c r="A6" s="140"/>
       <c r="B6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="71" t="s">
@@ -10765,70 +10851,70 @@
       <c r="N6" s="74" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="73" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="145"/>
-      <c r="W6" s="146"/>
+      <c r="W6" s="147"/>
       <c r="X6" s="145"/>
-      <c r="Y6" s="146"/>
+      <c r="Y6" s="147"/>
       <c r="Z6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AA6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="AB6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="139"/>
-[...3 lines deleted...]
-      <c r="AH6" s="134"/>
+      <c r="AD6" s="150"/>
+      <c r="AE6" s="149"/>
+      <c r="AF6" s="149"/>
+      <c r="AG6" s="149"/>
+      <c r="AH6" s="149"/>
     </row>
     <row r="7" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A7" s="12">
         <v>38412</v>
       </c>
       <c r="B7" s="15">
         <v>19.690000000000001</v>
       </c>
       <c r="C7" s="13">
         <v>17.807475</v>
       </c>
       <c r="D7" s="14">
         <v>15.586655093482829</v>
       </c>
       <c r="E7" s="15">
         <v>10.38</v>
       </c>
       <c r="F7" s="13">
         <v>12.099482999999999</v>
       </c>
       <c r="G7" s="14">
         <v>11.903596711908285</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="14"/>
@@ -32273,103 +32359,103 @@
       <c r="R255" s="84"/>
       <c r="S255" s="84"/>
     </row>
     <row r="256" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B256" s="84"/>
       <c r="C256" s="84"/>
       <c r="D256" s="84"/>
       <c r="E256" s="84"/>
       <c r="F256" s="84"/>
       <c r="G256" s="84"/>
       <c r="H256" s="84"/>
       <c r="I256" s="84"/>
       <c r="J256" s="84"/>
       <c r="K256" s="84"/>
       <c r="L256" s="84"/>
       <c r="M256" s="84"/>
       <c r="N256" s="84"/>
       <c r="O256" s="84"/>
       <c r="P256" s="84"/>
       <c r="Q256" s="84"/>
       <c r="R256" s="84"/>
       <c r="S256" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="S5:U5"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:J1"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="J5:L5"/>
-    <mergeCell ref="V4:W4"/>
-[...16 lines deleted...]
-    <mergeCell ref="S5:U5"/>
   </mergeCells>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Résultats_nouvelle version</vt:lpstr>
       <vt:lpstr>Historique (jan.2017- fév.2025)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Enquête sur la trésorerie des entreprises - Afte-Meti-Rexecode</dc:title>
+  <dc:title>Enquête sur la trésorerie des entreprises - Afte-METI-Rexecode</dc:title>
   <dc:creator>Fabienne Besson-Lhoste</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>