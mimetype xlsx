--- v10 (2026-07-23)
+++ v11 (2026-09-26)
@@ -1,83 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfi\site_internet\Enquetes-Tresorerie-Afte-Bpi\AFTE-METI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83A95F8D-1713-45DE-A38D-9F4CDB80908D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{74E456F5-85BF-4AAA-A6B3-B3D9A3F6ED19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Résultats_nouvelle version" sheetId="1" r:id="rId1"/>
     <sheet name="Historique (jan.2017- fév.2025)" sheetId="3" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AB26" i="1" l="1"/>
+  <c r="AA26" i="1"/>
+  <c r="Z26" i="1"/>
+  <c r="Y26" i="1"/>
+  <c r="X26" i="1"/>
+  <c r="W26" i="1"/>
+  <c r="V26" i="1"/>
+  <c r="U26" i="1"/>
+  <c r="T26" i="1"/>
+  <c r="S26" i="1"/>
+  <c r="R26" i="1"/>
+  <c r="Q26" i="1"/>
+  <c r="P26" i="1"/>
+  <c r="O26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="C26" i="1"/>
+  <c r="B26" i="1"/>
+  <c r="AB25" i="1"/>
+  <c r="AA25" i="1"/>
+  <c r="Z25" i="1"/>
+  <c r="Y25" i="1"/>
+  <c r="X25" i="1"/>
+  <c r="W25" i="1"/>
+  <c r="V25" i="1"/>
+  <c r="U25" i="1"/>
+  <c r="T25" i="1"/>
+  <c r="S25" i="1"/>
+  <c r="R25" i="1"/>
+  <c r="Q25" i="1"/>
+  <c r="P25" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="F25" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="C25" i="1"/>
+  <c r="B25" i="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="72">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>Jugement actuel sur la trésorerie</t>
   </si>
   <si>
     <t>Délais de paiement</t>
   </si>
   <si>
     <t>Clients</t>
   </si>
   <si>
     <t>Fournisseurs</t>
   </si>
   <si>
     <t>Recherche de financement</t>
   </si>
   <si>
     <t>Solde d'opinons (en%)</t>
   </si>
@@ -1419,263 +1483,263 @@
     <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Pourcentage 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coe-rexecode.fr/Indicateurs-et-Graphiques/Enquete-sur-la-tresorerie-des-entreprises" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afte.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42352" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1690,53 +1754,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42353" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1751,53 +1815,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>103528</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>450386</xdr:colOff>
+      <xdr:colOff>446576</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>865706</xdr:rowOff>
+      <xdr:rowOff>859991</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42354" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1825,53 +1889,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42355" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1886,53 +1950,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42356" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1947,53 +2011,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42357" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2008,53 +2072,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42358" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2069,53 +2133,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42359" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2130,53 +2194,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42360" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2191,53 +2255,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42361" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2252,53 +2316,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42362" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007AA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2313,53 +2377,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42363" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2374,53 +2438,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42364" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2435,53 +2499,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42365" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2496,53 +2560,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42366" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007EA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2557,53 +2621,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42367" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007FA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2618,53 +2682,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42368" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2679,53 +2743,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42369" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2740,53 +2804,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42370" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2801,53 +2865,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42371" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2862,53 +2926,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42372" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2923,53 +2987,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42373" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2984,53 +3048,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42374" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3045,53 +3109,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42375" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3106,53 +3170,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42376" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3167,53 +3231,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42377" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3228,53 +3292,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42378" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008AA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3289,53 +3353,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42379" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3350,53 +3414,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42380" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3411,53 +3475,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42381" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3472,53 +3536,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42382" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008EA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3533,53 +3597,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42383" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008FA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3594,53 +3658,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42384" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="24726900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3655,53 +3719,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>199026</xdr:rowOff>
+      <xdr:rowOff>202836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42385" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25742900" y="6699250"/>
           <a:ext cx="82550" cy="203200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3716,51 +3780,51 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>856179</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>96320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>47268</xdr:colOff>
+      <xdr:colOff>51078</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>20262</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42386" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12532331" y="5008651"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -3777,53 +3841,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>63071</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>48894</xdr:colOff>
+      <xdr:colOff>54609</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>217220</xdr:rowOff>
+      <xdr:rowOff>211505</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42387" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="12579863" y="5125234"/>
           <a:ext cx="45719" cy="429232"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3838,53 +3902,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>577921</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>10703</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>657296</xdr:colOff>
+      <xdr:colOff>663011</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>216079</xdr:rowOff>
+      <xdr:rowOff>208459</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42388" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12254073" y="4923034"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3899,53 +3963,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>481601</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>96321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>560976</xdr:colOff>
+      <xdr:colOff>555261</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>29788</xdr:rowOff>
+      <xdr:rowOff>25978</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42389" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12157753" y="6110984"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3960,53 +4024,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>877583</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>107022</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>68672</xdr:colOff>
+      <xdr:colOff>64862</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>27790</xdr:rowOff>
+      <xdr:rowOff>22075</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42390" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12553735" y="4826713"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4023,51 +4087,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>845477</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>139128</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>39741</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>66246</xdr:rowOff>
+      <xdr:rowOff>60531</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42391" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12521629" y="4858819"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4082,53 +4146,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>866882</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>107023</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>64321</xdr:colOff>
+      <xdr:colOff>56701</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>27791</xdr:rowOff>
+      <xdr:rowOff>22076</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42392" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098A50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12543034" y="4826714"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4143,53 +4207,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>181938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>102706</xdr:rowOff>
+      <xdr:rowOff>95086</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42395" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009BA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12575140" y="4901629"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4204,53 +4268,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>160534</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>91440</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>87652</xdr:rowOff>
+      <xdr:rowOff>95272</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42396" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009CA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12564438" y="4880225"/>
           <a:ext cx="82550" cy="202201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4267,51 +4331,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>289139</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>68208</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1698304</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>925636</xdr:rowOff>
+      <xdr:rowOff>931351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42397" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009DA50000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -4341,51 +4405,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>872483</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>121294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1160487</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>828049</xdr:rowOff>
+      <xdr:rowOff>822334</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Image 47" descr="Accueil - METI - Mouvement des Entreprises de Taille Intermédiaire">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4560,53 +4624,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>481601</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>96321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
-      <xdr:colOff>560976</xdr:colOff>
+      <xdr:colOff>555261</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>30609</xdr:rowOff>
+      <xdr:rowOff>26799</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2DFCCBA-A7CF-4CC4-AD23-E75CDABD511D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="40610426" y="8221146"/>
           <a:ext cx="79375" cy="210513"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7454,50 +7518,300 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DATA\Traitement\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Suivi_Panel"/>
+      <sheetName val="1. Jugement actuel"/>
+      <sheetName val="2. Situation actuelle vs anticp"/>
+      <sheetName val="3. Délais paiement"/>
+      <sheetName val="4. Environnement extérieur"/>
+      <sheetName val="5. Financement"/>
+      <sheetName val="6. Gestion de la trésorerie"/>
+      <sheetName val="Focus du mois"/>
+      <sheetName val="Tableaux"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="29">
+          <cell r="FK29">
+            <v>-4.7368421052631584</v>
+          </cell>
+          <cell r="FL29">
+            <v>-3.1578947368421066</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="FK30">
+            <v>6.8421052631578938</v>
+          </cell>
+          <cell r="FL30">
+            <v>9.4736842105263168</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2">
+        <row r="8">
+          <cell r="U8">
+            <v>0.85263157894736841</v>
+          </cell>
+          <cell r="V8">
+            <v>0.83157894736842108</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="U39">
+            <v>0.3214285714285714</v>
+          </cell>
+          <cell r="V39">
+            <v>0.3125</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="U40">
+            <v>0.6785714285714286</v>
+          </cell>
+          <cell r="V40">
+            <v>0.6875</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="U48">
+            <v>1</v>
+          </cell>
+          <cell r="V48">
+            <v>0.90526315789473688</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="U49">
+            <v>0</v>
+          </cell>
+          <cell r="V49">
+            <v>4.2105263157894736E-2</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="U50">
+            <v>0</v>
+          </cell>
+          <cell r="V50">
+            <v>5.2631578947368418E-2</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3">
+        <row r="38">
+          <cell r="FK38">
+            <v>21.578947368421055</v>
+          </cell>
+          <cell r="FL38">
+            <v>21.05263157894737</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="FK41">
+            <v>-3.6842105263157885</v>
+          </cell>
+          <cell r="FL41">
+            <v>-2.1052631578947363</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="4">
+        <row r="8">
+          <cell r="U8">
+            <v>0.41578947368421054</v>
+          </cell>
+          <cell r="V8">
+            <v>0.42105263157894735</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="U27">
+            <v>-0.75949367088607589</v>
+          </cell>
+          <cell r="V27">
+            <v>-0.85</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="U34">
+            <v>0.38947368421052631</v>
+          </cell>
+          <cell r="V34">
+            <v>0.37894736842105264</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="U54">
+            <v>-0.22972972972972969</v>
+          </cell>
+          <cell r="V54">
+            <v>-0.1388888888888889</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5">
+        <row r="8">
+          <cell r="U8">
+            <v>0.18947368421052632</v>
+          </cell>
+          <cell r="V8">
+            <v>0.22105263157894736</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="U9">
+            <v>0.81052631578947365</v>
+          </cell>
+          <cell r="V9">
+            <v>0.77894736842105261</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="U46">
+            <v>0.46875</v>
+          </cell>
+          <cell r="V46">
+            <v>0.7857142857142857</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="U52">
+            <v>0.375</v>
+          </cell>
+          <cell r="V52">
+            <v>0.35714285714285715</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="U80">
+            <v>0.83333333333333337</v>
+          </cell>
+          <cell r="V80">
+            <v>0.75</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="U91">
+            <v>-0.16666666666666666</v>
+          </cell>
+          <cell r="V91">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="U97">
+            <v>0.16666666666666666</v>
+          </cell>
+          <cell r="V97">
+            <v>0.25</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="6">
+        <row r="11">
+          <cell r="U11">
+            <v>8.1632653061224483E-2</v>
+          </cell>
+          <cell r="V11">
+            <v>7.4712643678160925E-2</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="U12">
+            <v>4.6647230320699708E-2</v>
+          </cell>
+          <cell r="V12">
+            <v>5.1724137931034482E-2</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="U13">
+            <v>0.19533527696793002</v>
+          </cell>
+          <cell r="V13">
+            <v>0.20114942528735633</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="U14">
+            <v>0.27988338192419826</v>
+          </cell>
+          <cell r="V14">
+            <v>0.28160919540229884</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="U15">
+            <v>0.39650145772594753</v>
+          </cell>
+          <cell r="V15">
+            <v>0.39080459770114945</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Rexecode">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0071B9"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E87511"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="969696"/>
       </a:accent3>
@@ -7752,327 +8066,327 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AH26"/>
+  <dimension ref="A1:AD26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F30" sqref="F30"/>
+      <selection pane="bottomLeft" activeCell="G44" sqref="G44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="7" customWidth="1"/>
     <col min="2" max="3" width="26.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="19.7109375" style="5" customWidth="1"/>
     <col min="7" max="7" width="30.7109375" style="5" customWidth="1"/>
     <col min="8" max="9" width="19.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="28.28515625" style="5" customWidth="1"/>
     <col min="11" max="11" width="26.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="20.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="30.28515625" style="5" customWidth="1"/>
     <col min="14" max="14" width="21.7109375" style="5" customWidth="1"/>
     <col min="15" max="15" width="26" style="5" customWidth="1"/>
     <col min="16" max="16" width="19.28515625" style="5" customWidth="1"/>
     <col min="17" max="17" width="24.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="25.28515625" style="5" customWidth="1"/>
     <col min="19" max="19" width="26.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" style="5" customWidth="1"/>
     <col min="21" max="21" width="25.5703125" style="5" customWidth="1"/>
     <col min="22" max="22" width="20.5703125" style="5" customWidth="1"/>
     <col min="23" max="23" width="29.42578125" style="5" customWidth="1"/>
     <col min="24" max="24" width="11.7109375" style="5" customWidth="1"/>
     <col min="25" max="25" width="15.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13.28515625" style="5" customWidth="1"/>
     <col min="29" max="16384" width="9.28515625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103"/>
-[...22 lines deleted...]
-      <c r="X1" s="104"/>
+      <c r="A1" s="124"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="127"/>
+      <c r="L1" s="127"/>
+      <c r="M1" s="127"/>
+      <c r="N1" s="127"/>
+      <c r="O1" s="127"/>
+      <c r="P1" s="127"/>
+      <c r="Q1" s="127"/>
+      <c r="R1" s="127"/>
+      <c r="S1" s="127"/>
+      <c r="T1" s="127"/>
+      <c r="U1" s="127"/>
+      <c r="V1" s="127"/>
+      <c r="W1" s="127"/>
+      <c r="X1" s="127"/>
     </row>
     <row r="2" spans="1:30" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="125" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="97"/>
-[...24 lines deleted...]
-      <c r="AB2" s="97"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="126"/>
+      <c r="M2" s="126"/>
+      <c r="N2" s="126"/>
+      <c r="O2" s="126"/>
+      <c r="P2" s="126"/>
+      <c r="Q2" s="126"/>
+      <c r="R2" s="126"/>
+      <c r="S2" s="126"/>
+      <c r="T2" s="126"/>
+      <c r="U2" s="126"/>
+      <c r="V2" s="126"/>
+      <c r="W2" s="126"/>
+      <c r="X2" s="126"/>
+      <c r="Y2" s="126"/>
+      <c r="Z2" s="126"/>
+      <c r="AA2" s="126"/>
+      <c r="AB2" s="126"/>
     </row>
     <row r="3" spans="1:30" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:30" s="4" customFormat="1" ht="57" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
-      <c r="B4" s="105" t="s">
+      <c r="B4" s="128" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="105"/>
-      <c r="D4" s="105" t="s">
+      <c r="C4" s="128"/>
+      <c r="D4" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="105"/>
-[...4 lines deleted...]
-      <c r="J4" s="105" t="s">
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="105"/>
-      <c r="L4" s="98" t="s">
+      <c r="K4" s="128"/>
+      <c r="L4" s="121" t="s">
         <v>70</v>
       </c>
-      <c r="M4" s="99"/>
-[...2 lines deleted...]
-      <c r="P4" s="106" t="s">
+      <c r="M4" s="122"/>
+      <c r="N4" s="122"/>
+      <c r="O4" s="123"/>
+      <c r="P4" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="107"/>
-[...6 lines deleted...]
-      <c r="X4" s="106" t="s">
+      <c r="Q4" s="103"/>
+      <c r="R4" s="103"/>
+      <c r="S4" s="103"/>
+      <c r="T4" s="103"/>
+      <c r="U4" s="103"/>
+      <c r="V4" s="103"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="107"/>
-[...2 lines deleted...]
-      <c r="AB4" s="108"/>
+      <c r="Y4" s="103"/>
+      <c r="Z4" s="103"/>
+      <c r="AA4" s="103"/>
+      <c r="AB4" s="104"/>
     </row>
     <row r="5" spans="1:30" s="89" customFormat="1" ht="105.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="127" t="s">
+      <c r="A5" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="101" t="s">
+      <c r="B5" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="101" t="s">
+      <c r="C5" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="111" t="s">
+      <c r="D5" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="E5" s="109" t="s">
+      <c r="E5" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="F5" s="110"/>
-      <c r="G5" s="109" t="s">
+      <c r="F5" s="130"/>
+      <c r="G5" s="129" t="s">
         <v>57</v>
       </c>
-      <c r="H5" s="112"/>
-[...1 lines deleted...]
-      <c r="J5" s="101" t="s">
+      <c r="H5" s="132"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="101" t="s">
+      <c r="K5" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="101" t="s">
+      <c r="L5" s="109" t="s">
         <v>48</v>
       </c>
-      <c r="M5" s="101"/>
-      <c r="N5" s="101" t="s">
+      <c r="M5" s="109"/>
+      <c r="N5" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="O5" s="101"/>
-      <c r="P5" s="121" t="s">
+      <c r="O5" s="109"/>
+      <c r="P5" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="Q5" s="122"/>
-      <c r="R5" s="121" t="s">
+      <c r="Q5" s="116"/>
+      <c r="R5" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="S5" s="117" t="s">
+      <c r="S5" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="115" t="s">
+      <c r="T5" s="107" t="s">
         <v>55</v>
       </c>
-      <c r="U5" s="125"/>
-      <c r="V5" s="115" t="s">
+      <c r="U5" s="119"/>
+      <c r="V5" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="W5" s="119" t="s">
+      <c r="W5" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="X5" s="129" t="s">
+      <c r="X5" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="Y5" s="131" t="s">
+      <c r="Y5" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="Z5" s="131" t="s">
+      <c r="Z5" s="100" t="s">
         <v>10</v>
       </c>
-      <c r="AA5" s="131" t="s">
+      <c r="AA5" s="100" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="113" t="s">
+      <c r="AB5" s="105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:30" s="89" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="128"/>
-[...2 lines deleted...]
-      <c r="D6" s="102"/>
+      <c r="A6" s="97"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
       <c r="E6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="102"/>
-[...17 lines deleted...]
-      <c r="AB6" s="114"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="117"/>
+      <c r="Q6" s="118"/>
+      <c r="R6" s="117"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="108"/>
+      <c r="U6" s="120"/>
+      <c r="V6" s="108"/>
+      <c r="W6" s="114"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="106"/>
     </row>
     <row r="7" spans="1:30" s="80" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B7" s="78" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="78" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>59</v>
@@ -8899,51 +9213,51 @@
         <v>100</v>
       </c>
       <c r="V16" s="91">
         <v>-50</v>
       </c>
       <c r="W16" s="91">
         <v>0</v>
       </c>
       <c r="X16" s="91">
         <v>30.097087378640776</v>
       </c>
       <c r="Y16" s="91">
         <v>37.864077669902912</v>
       </c>
       <c r="Z16" s="91">
         <v>3.8834951456310676</v>
       </c>
       <c r="AA16" s="91">
         <v>21.359223300970871</v>
       </c>
       <c r="AB16" s="91">
         <v>6.7961165048543686</v>
       </c>
       <c r="AD16" s="75"/>
     </row>
-    <row r="17" spans="1:34" s="11" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:30" s="11" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="90">
         <v>45992</v>
       </c>
       <c r="B17" s="91">
         <v>-14.473684210526317</v>
       </c>
       <c r="C17" s="91">
         <v>0</v>
       </c>
       <c r="D17" s="91">
         <v>92.10526315789474</v>
       </c>
       <c r="E17" s="91">
         <v>50</v>
       </c>
       <c r="F17" s="91">
         <v>50</v>
       </c>
       <c r="G17" s="91">
         <v>84.210526315789465</v>
       </c>
       <c r="H17" s="91">
         <v>6.5789473684210522</v>
       </c>
       <c r="I17" s="91">
@@ -8986,51 +9300,51 @@
         <v>66.666666666666657</v>
       </c>
       <c r="V17" s="91">
         <v>0</v>
       </c>
       <c r="W17" s="91">
         <v>0</v>
       </c>
       <c r="X17" s="91">
         <v>29.411764705882355</v>
       </c>
       <c r="Y17" s="91">
         <v>38.970588235294116</v>
       </c>
       <c r="Z17" s="91">
         <v>5.1470588235294112</v>
       </c>
       <c r="AA17" s="91">
         <v>18.382352941176471</v>
       </c>
       <c r="AB17" s="91">
         <v>8.0882352941176467</v>
       </c>
       <c r="AD17" s="75"/>
     </row>
-    <row r="18" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="90">
         <v>46023</v>
       </c>
       <c r="B18" s="91">
         <v>13.33333333333333</v>
       </c>
       <c r="C18" s="91">
         <v>20</v>
       </c>
       <c r="D18" s="91">
         <v>85.714285714285708</v>
       </c>
       <c r="E18" s="91">
         <v>46.666666666666664</v>
       </c>
       <c r="F18" s="91">
         <v>53.333333333333336</v>
       </c>
       <c r="G18" s="91">
         <v>82.857142857142861</v>
       </c>
       <c r="H18" s="91">
         <v>6.666666666666667</v>
       </c>
       <c r="I18" s="91">
@@ -9072,51 +9386,51 @@
       <c r="U18" s="91">
         <v>37.5</v>
       </c>
       <c r="V18" s="91">
         <v>-25</v>
       </c>
       <c r="W18" s="91">
         <v>37.5</v>
       </c>
       <c r="X18" s="91">
         <v>30.845771144278604</v>
       </c>
       <c r="Y18" s="91">
         <v>38.308457711442784</v>
       </c>
       <c r="Z18" s="91">
         <v>4.9751243781094532</v>
       </c>
       <c r="AA18" s="91">
         <v>19.900497512437813</v>
       </c>
       <c r="AB18" s="91">
         <v>5.9701492537313428</v>
       </c>
     </row>
-    <row r="19" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="90">
         <v>46054</v>
       </c>
       <c r="B19" s="91">
         <v>3.8834951456310689</v>
       </c>
       <c r="C19" s="91">
         <v>0</v>
       </c>
       <c r="D19" s="91">
         <v>86.40776699029125</v>
       </c>
       <c r="E19" s="91">
         <v>28.571428571428569</v>
       </c>
       <c r="F19" s="91">
         <v>71.428571428571416</v>
       </c>
       <c r="G19" s="91">
         <v>85.294117647058826</v>
       </c>
       <c r="H19" s="91">
         <v>7.8431372549019605</v>
       </c>
       <c r="I19" s="91">
@@ -9158,51 +9472,51 @@
       <c r="U19" s="91">
         <v>16.666666666666664</v>
       </c>
       <c r="V19" s="91">
         <v>-50</v>
       </c>
       <c r="W19" s="91">
         <v>16.666666666666664</v>
       </c>
       <c r="X19" s="91">
         <v>30.810810810810814</v>
       </c>
       <c r="Y19" s="91">
         <v>40</v>
       </c>
       <c r="Z19" s="91">
         <v>3.7837837837837842</v>
       </c>
       <c r="AA19" s="91">
         <v>18.378378378378379</v>
       </c>
       <c r="AB19" s="91">
         <v>7.0270270270270272</v>
       </c>
     </row>
-    <row r="20" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="90">
         <v>46082</v>
       </c>
       <c r="B20" s="91">
         <v>-3.7735849056603765</v>
       </c>
       <c r="C20" s="91">
         <v>9.4339622641509422</v>
       </c>
       <c r="D20" s="91">
         <v>90.566037735849065</v>
       </c>
       <c r="E20" s="91">
         <v>40</v>
       </c>
       <c r="F20" s="91">
         <v>60</v>
       </c>
       <c r="G20" s="91">
         <v>86.79245283018868</v>
       </c>
       <c r="H20" s="91">
         <v>11.320754716981133</v>
       </c>
       <c r="I20" s="91">
@@ -9244,51 +9558,51 @@
       <c r="U20" s="91">
         <v>50</v>
       </c>
       <c r="V20" s="91">
         <v>0</v>
       </c>
       <c r="W20" s="91">
         <v>0</v>
       </c>
       <c r="X20" s="91">
         <v>29.166666666666668</v>
       </c>
       <c r="Y20" s="91">
         <v>36.979166666666671</v>
       </c>
       <c r="Z20" s="91">
         <v>5.2083333333333339</v>
       </c>
       <c r="AA20" s="91">
         <v>21.354166666666664</v>
       </c>
       <c r="AB20" s="91">
         <v>7.291666666666667</v>
       </c>
     </row>
-    <row r="21" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="90">
         <v>46113</v>
       </c>
       <c r="B21" s="91">
         <v>-4.255319148936171</v>
       </c>
       <c r="C21" s="91">
         <v>-17.021276595744677</v>
       </c>
       <c r="D21" s="91">
         <v>84.946236559139791</v>
       </c>
       <c r="E21" s="91">
         <v>14.285714285714285</v>
       </c>
       <c r="F21" s="91">
         <v>85.714285714285694</v>
       </c>
       <c r="G21" s="91">
         <v>83.870967741935488</v>
       </c>
       <c r="H21" s="91">
         <v>6.4516129032258061</v>
       </c>
       <c r="I21" s="91">
@@ -9330,51 +9644,51 @@
       <c r="U21" s="91">
         <v>50</v>
       </c>
       <c r="V21" s="91">
         <v>100</v>
       </c>
       <c r="W21" s="91">
         <v>0</v>
       </c>
       <c r="X21" s="91">
         <v>30.76923076923077</v>
       </c>
       <c r="Y21" s="91">
         <v>38.461538461538467</v>
       </c>
       <c r="Z21" s="91">
         <v>4.1420118343195274</v>
       </c>
       <c r="AA21" s="91">
         <v>18.34319526627219</v>
       </c>
       <c r="AB21" s="91">
         <v>8.2840236686390547</v>
       </c>
     </row>
-    <row r="22" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="90">
         <v>46143</v>
       </c>
       <c r="B22" s="91">
         <v>-13.333333333333334</v>
       </c>
       <c r="C22" s="91">
         <v>-4.9999999999999991</v>
       </c>
       <c r="D22" s="91">
         <v>81.666666666666671</v>
       </c>
       <c r="E22" s="91">
         <v>36.363636363636367</v>
       </c>
       <c r="F22" s="91">
         <v>63.636363636363633</v>
       </c>
       <c r="G22" s="91">
         <v>85</v>
       </c>
       <c r="H22" s="91">
         <v>11.666666666666666</v>
       </c>
       <c r="I22" s="91">
@@ -9416,51 +9730,51 @@
       <c r="U22" s="91">
         <v>0</v>
       </c>
       <c r="V22" s="91">
         <v>75</v>
       </c>
       <c r="W22" s="91">
         <v>50</v>
       </c>
       <c r="X22" s="91">
         <v>31.481481481481481</v>
       </c>
       <c r="Y22" s="91">
         <v>40.74074074074074</v>
       </c>
       <c r="Z22" s="91">
         <v>4.6296296296296298</v>
       </c>
       <c r="AA22" s="91">
         <v>16.666666666666664</v>
       </c>
       <c r="AB22" s="91">
         <v>6.481481481481481</v>
       </c>
     </row>
-    <row r="23" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="90">
         <v>46174</v>
       </c>
       <c r="B23" s="91">
         <v>0</v>
       </c>
       <c r="C23" s="91">
         <v>-4.1237113402061878</v>
       </c>
       <c r="D23" s="91">
         <v>90.721649484536087</v>
       </c>
       <c r="E23" s="91">
         <v>44.444444444444443</v>
       </c>
       <c r="F23" s="91">
         <v>55.555555555555557</v>
       </c>
       <c r="G23" s="91">
         <v>79.381443298969074</v>
       </c>
       <c r="H23" s="91">
         <v>15.463917525773196</v>
       </c>
       <c r="I23" s="91">
@@ -9502,51 +9816,51 @@
       <c r="U23" s="91">
         <v>75</v>
       </c>
       <c r="V23" s="91">
         <v>0</v>
       </c>
       <c r="W23" s="91">
         <v>25</v>
       </c>
       <c r="X23" s="91">
         <v>30.681818181818183</v>
       </c>
       <c r="Y23" s="91">
         <v>39.772727272727273</v>
       </c>
       <c r="Z23" s="91">
         <v>4.5454545454545459</v>
       </c>
       <c r="AA23" s="91">
         <v>19.318181818181817</v>
       </c>
       <c r="AB23" s="91">
         <v>5.6818181818181817</v>
       </c>
     </row>
-    <row r="24" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="90">
         <v>46204</v>
       </c>
       <c r="B24" s="91">
         <v>-6.3157894736842106</v>
       </c>
       <c r="C24" s="91">
         <v>4.2105263157894699</v>
       </c>
       <c r="D24" s="91">
         <v>87.368421052631589</v>
       </c>
       <c r="E24" s="91">
         <v>33.333333333333329</v>
       </c>
       <c r="F24" s="91">
         <v>66.666666666666657</v>
       </c>
       <c r="G24" s="91">
         <v>84.210526315789465</v>
       </c>
       <c r="H24" s="91">
         <v>7.3684210526315779</v>
       </c>
       <c r="I24" s="91">
@@ -9588,111 +9902,307 @@
       <c r="U24" s="91">
         <v>100</v>
       </c>
       <c r="V24" s="91">
         <v>-50</v>
       </c>
       <c r="W24" s="91">
         <v>0</v>
       </c>
       <c r="X24" s="91">
         <v>27.810650887573964</v>
       </c>
       <c r="Y24" s="91">
         <v>40.236686390532547</v>
       </c>
       <c r="Z24" s="91">
         <v>4.1420118343195274</v>
       </c>
       <c r="AA24" s="91">
         <v>18.934911242603551</v>
       </c>
       <c r="AB24" s="91">
         <v>8.8757396449704142</v>
       </c>
     </row>
-    <row r="26" spans="1:34" ht="20.25" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AH26" s="97"/>
+    <row r="25" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="90">
+        <v>46235</v>
+      </c>
+      <c r="B25" s="91">
+        <f>'[1]1. Jugement actuel'!$FK$29</f>
+        <v>-4.7368421052631584</v>
+      </c>
+      <c r="C25" s="91">
+        <f>'[1]1. Jugement actuel'!$FK$30</f>
+        <v>6.8421052631578938</v>
+      </c>
+      <c r="D25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$8*100</f>
+        <v>85.263157894736835</v>
+      </c>
+      <c r="E25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$39*100</f>
+        <v>32.142857142857139</v>
+      </c>
+      <c r="F25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$40*100</f>
+        <v>67.857142857142861</v>
+      </c>
+      <c r="G25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$48*100</f>
+        <v>100</v>
+      </c>
+      <c r="H25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$49*100</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$U$50*100</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="91">
+        <f>'[1]3. Délais paiement'!$FK$38</f>
+        <v>21.578947368421055</v>
+      </c>
+      <c r="K25" s="91">
+        <f>'[1]3. Délais paiement'!$FK$41</f>
+        <v>-3.6842105263157885</v>
+      </c>
+      <c r="L25" s="91">
+        <f>'[1]4. Environnement extérieur'!$U$8*100</f>
+        <v>41.578947368421055</v>
+      </c>
+      <c r="M25" s="91">
+        <f>'[1]4. Environnement extérieur'!$U$27*100</f>
+        <v>-75.949367088607588</v>
+      </c>
+      <c r="N25" s="91">
+        <f>'[1]4. Environnement extérieur'!$U$34*100</f>
+        <v>38.94736842105263</v>
+      </c>
+      <c r="O25" s="91">
+        <f>'[1]4. Environnement extérieur'!$U$54*100</f>
+        <v>-22.972972972972968</v>
+      </c>
+      <c r="P25" s="91">
+        <f>'[1]5. Financement'!$U$9*100</f>
+        <v>81.05263157894737</v>
+      </c>
+      <c r="Q25" s="91">
+        <f>'[1]5. Financement'!$U$8*100</f>
+        <v>18.947368421052634</v>
+      </c>
+      <c r="R25" s="95">
+        <f>'[1]5. Financement'!$U$46*100</f>
+        <v>46.875</v>
+      </c>
+      <c r="S25" s="95">
+        <f>'[1]5. Financement'!$U$52*100</f>
+        <v>37.5</v>
+      </c>
+      <c r="T25" s="91">
+        <f>'[1]5. Financement'!$U$8*100</f>
+        <v>18.947368421052634</v>
+      </c>
+      <c r="U25" s="91">
+        <f>'[1]5. Financement'!$U$80*100</f>
+        <v>83.333333333333343</v>
+      </c>
+      <c r="V25" s="91">
+        <f>'[1]5. Financement'!$U$91*100</f>
+        <v>-16.666666666666664</v>
+      </c>
+      <c r="W25" s="91">
+        <f>'[1]5. Financement'!$U$97*100</f>
+        <v>16.666666666666664</v>
+      </c>
+      <c r="X25" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$U$14*100</f>
+        <v>27.988338192419825</v>
+      </c>
+      <c r="Y25" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$U$15*100</f>
+        <v>39.650145772594755</v>
+      </c>
+      <c r="Z25" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$U$12*100</f>
+        <v>4.6647230320699711</v>
+      </c>
+      <c r="AA25" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$U$13*100</f>
+        <v>19.533527696793001</v>
+      </c>
+      <c r="AB25" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$U$11*100</f>
+        <v>8.1632653061224492</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="90">
+        <v>46266</v>
+      </c>
+      <c r="B26" s="91">
+        <f>'[1]1. Jugement actuel'!$FL$29</f>
+        <v>-3.1578947368421066</v>
+      </c>
+      <c r="C26" s="91">
+        <f>'[1]1. Jugement actuel'!$FL$30</f>
+        <v>9.4736842105263168</v>
+      </c>
+      <c r="D26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$8*100</f>
+        <v>83.15789473684211</v>
+      </c>
+      <c r="E26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$39*100</f>
+        <v>31.25</v>
+      </c>
+      <c r="F26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$40*100</f>
+        <v>68.75</v>
+      </c>
+      <c r="G26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$48*100</f>
+        <v>90.526315789473685</v>
+      </c>
+      <c r="H26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$49*100</f>
+        <v>4.2105263157894735</v>
+      </c>
+      <c r="I26" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$V$50*100</f>
+        <v>5.2631578947368416</v>
+      </c>
+      <c r="J26" s="91">
+        <f>'[1]3. Délais paiement'!$FL$38</f>
+        <v>21.05263157894737</v>
+      </c>
+      <c r="K26" s="91">
+        <f>'[1]3. Délais paiement'!$FL$41</f>
+        <v>-2.1052631578947363</v>
+      </c>
+      <c r="L26" s="91">
+        <f>'[1]4. Environnement extérieur'!$V$8*100</f>
+        <v>42.105263157894733</v>
+      </c>
+      <c r="M26" s="91">
+        <f>'[1]4. Environnement extérieur'!$V$27*100</f>
+        <v>-85</v>
+      </c>
+      <c r="N26" s="91">
+        <f>'[1]4. Environnement extérieur'!$V$34*100</f>
+        <v>37.894736842105267</v>
+      </c>
+      <c r="O26" s="91">
+        <f>'[1]4. Environnement extérieur'!$V$54*100</f>
+        <v>-13.888888888888889</v>
+      </c>
+      <c r="P26" s="91">
+        <f>'[1]5. Financement'!$V$9*100</f>
+        <v>77.89473684210526</v>
+      </c>
+      <c r="Q26" s="91">
+        <f>'[1]5. Financement'!$V$8*100</f>
+        <v>22.105263157894736</v>
+      </c>
+      <c r="R26" s="95">
+        <f>'[1]5. Financement'!$V$46*100</f>
+        <v>78.571428571428569</v>
+      </c>
+      <c r="S26" s="95">
+        <f>'[1]5. Financement'!$V$52*100</f>
+        <v>35.714285714285715</v>
+      </c>
+      <c r="T26" s="91">
+        <f>'[1]5. Financement'!$V$8*100</f>
+        <v>22.105263157894736</v>
+      </c>
+      <c r="U26" s="91">
+        <f>'[1]5. Financement'!$V$80*100</f>
+        <v>75</v>
+      </c>
+      <c r="V26" s="91">
+        <f>'[1]5. Financement'!$V$91*100</f>
+        <v>0</v>
+      </c>
+      <c r="W26" s="91">
+        <f>'[1]5. Financement'!$V$97*100</f>
+        <v>25</v>
+      </c>
+      <c r="X26" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$V$14*100</f>
+        <v>28.160919540229884</v>
+      </c>
+      <c r="Y26" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$V$15*100</f>
+        <v>39.080459770114942</v>
+      </c>
+      <c r="Z26" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$V$12*100</f>
+        <v>5.1724137931034484</v>
+      </c>
+      <c r="AA26" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$V$13*100</f>
+        <v>20.114942528735632</v>
+      </c>
+      <c r="AB26" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$V$11*100</f>
+        <v>7.4712643678160928</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
-  <mergeCells count="31">
-[...4 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
+  <mergeCells count="30">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="K1:X1"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="X4:AB4"/>
+    <mergeCell ref="D4:I4"/>
     <mergeCell ref="P4:W4"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="R5:R6"/>
-    <mergeCell ref="H26:AH26"/>
     <mergeCell ref="L4:O4"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:O6"/>
-    <mergeCell ref="A1:J1"/>
-[...4 lines deleted...]
-    <mergeCell ref="X4:AB4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="D5:D6"/>
-    <mergeCell ref="D4:I4"/>
     <mergeCell ref="G5:I5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:AH256"/>
   <sheetViews>
     <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A238" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="J235" sqref="J235"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="7" customWidth="1"/>
@@ -10767,246 +11277,246 @@
     <col min="15896" max="15897" width="13.7109375" style="4" customWidth="1"/>
     <col min="15898" max="15899" width="14.42578125" style="4" customWidth="1"/>
     <col min="15900" max="15901" width="14.5703125" style="4" customWidth="1"/>
     <col min="15902" max="15906" width="14.42578125" style="4" customWidth="1"/>
     <col min="15907" max="16128" width="9.28515625" style="4"/>
     <col min="16129" max="16129" width="14.7109375" style="4" customWidth="1"/>
     <col min="16130" max="16132" width="13" style="4" customWidth="1"/>
     <col min="16133" max="16134" width="12.28515625" style="4" customWidth="1"/>
     <col min="16135" max="16136" width="13.28515625" style="4" customWidth="1"/>
     <col min="16137" max="16138" width="11.7109375" style="4" customWidth="1"/>
     <col min="16139" max="16139" width="14.28515625" style="4" customWidth="1"/>
     <col min="16140" max="16141" width="12.42578125" style="4" customWidth="1"/>
     <col min="16142" max="16142" width="14.5703125" style="4" customWidth="1"/>
     <col min="16143" max="16143" width="12.42578125" style="4" customWidth="1"/>
     <col min="16144" max="16146" width="12.7109375" style="4" customWidth="1"/>
     <col min="16147" max="16147" width="12.5703125" style="4" customWidth="1"/>
     <col min="16148" max="16151" width="12.7109375" style="4" customWidth="1"/>
     <col min="16152" max="16153" width="13.7109375" style="4" customWidth="1"/>
     <col min="16154" max="16155" width="14.42578125" style="4" customWidth="1"/>
     <col min="16156" max="16157" width="14.5703125" style="4" customWidth="1"/>
     <col min="16158" max="16162" width="14.42578125" style="4" customWidth="1"/>
     <col min="16163" max="16384" width="9.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103"/>
-[...8 lines deleted...]
-      <c r="J1" s="104"/>
+      <c r="A1" s="124"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
     </row>
     <row r="2" spans="1:34" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="125" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="97"/>
-[...15 lines deleted...]
-      <c r="S2" s="97"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="126"/>
+      <c r="M2" s="126"/>
+      <c r="N2" s="126"/>
+      <c r="O2" s="126"/>
+      <c r="P2" s="126"/>
+      <c r="Q2" s="126"/>
+      <c r="R2" s="126"/>
+      <c r="S2" s="126"/>
     </row>
     <row r="3" spans="1:34" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
     <row r="4" spans="1:34" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="149" t="s">
+      <c r="A4" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="140" t="s">
+      <c r="B4" s="136" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="148"/>
-[...1 lines deleted...]
-      <c r="E4" s="140" t="s">
+      <c r="C4" s="137"/>
+      <c r="D4" s="138"/>
+      <c r="E4" s="136" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="148"/>
-[...1 lines deleted...]
-      <c r="H4" s="140" t="s">
+      <c r="F4" s="137"/>
+      <c r="G4" s="138"/>
+      <c r="H4" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="141"/>
-      <c r="J4" s="140" t="s">
+      <c r="I4" s="138"/>
+      <c r="J4" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="K4" s="148"/>
-[...1 lines deleted...]
-      <c r="M4" s="140" t="s">
+      <c r="K4" s="137"/>
+      <c r="L4" s="138"/>
+      <c r="M4" s="136" t="s">
         <v>26</v>
       </c>
-      <c r="N4" s="148"/>
-[...1 lines deleted...]
-      <c r="P4" s="140" t="s">
+      <c r="N4" s="137"/>
+      <c r="O4" s="138"/>
+      <c r="P4" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="148"/>
-[...1 lines deleted...]
-      <c r="S4" s="140" t="s">
+      <c r="Q4" s="137"/>
+      <c r="R4" s="138"/>
+      <c r="S4" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="T4" s="148"/>
-[...1 lines deleted...]
-      <c r="V4" s="140" t="s">
+      <c r="T4" s="137"/>
+      <c r="U4" s="138"/>
+      <c r="V4" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="W4" s="141"/>
-      <c r="X4" s="140" t="s">
+      <c r="W4" s="138"/>
+      <c r="X4" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="Y4" s="141"/>
-      <c r="Z4" s="140" t="s">
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="141"/>
-      <c r="AB4" s="140" t="s">
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AC4" s="141"/>
+      <c r="AC4" s="138"/>
       <c r="AD4" s="86" t="s">
         <v>33</v>
       </c>
       <c r="AE4" s="86" t="s">
         <v>60</v>
       </c>
       <c r="AF4" s="86" t="s">
         <v>61</v>
       </c>
       <c r="AG4" s="86" t="s">
         <v>62</v>
       </c>
       <c r="AH4" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:34" s="92" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="149"/>
-      <c r="B5" s="135" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="136"/>
-[...1 lines deleted...]
-      <c r="E5" s="135" t="s">
+      <c r="C5" s="141"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="136"/>
-[...1 lines deleted...]
-      <c r="H5" s="135" t="s">
+      <c r="F5" s="141"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="137"/>
-      <c r="J5" s="135" t="s">
+      <c r="I5" s="134"/>
+      <c r="J5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="136"/>
-[...1 lines deleted...]
-      <c r="M5" s="135" t="s">
+      <c r="K5" s="141"/>
+      <c r="L5" s="134"/>
+      <c r="M5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="136"/>
-[...1 lines deleted...]
-      <c r="P5" s="135" t="s">
+      <c r="N5" s="141"/>
+      <c r="O5" s="134"/>
+      <c r="P5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="Q5" s="136"/>
-[...1 lines deleted...]
-      <c r="S5" s="135" t="s">
+      <c r="Q5" s="141"/>
+      <c r="R5" s="134"/>
+      <c r="S5" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="T5" s="136"/>
-      <c r="U5" s="137"/>
+      <c r="T5" s="141"/>
+      <c r="U5" s="134"/>
       <c r="V5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="W5" s="138" t="s">
+      <c r="W5" s="146" t="s">
         <v>30</v>
       </c>
       <c r="X5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="138" t="s">
+      <c r="Y5" s="146" t="s">
         <v>30</v>
       </c>
-      <c r="Z5" s="135" t="s">
+      <c r="Z5" s="133" t="s">
         <v>30</v>
       </c>
       <c r="AA5" s="142"/>
       <c r="AB5" s="143" t="s">
         <v>30</v>
       </c>
       <c r="AC5" s="142"/>
-      <c r="AD5" s="138" t="s">
+      <c r="AD5" s="146" t="s">
         <v>34</v>
       </c>
-      <c r="AE5" s="133" t="s">
+      <c r="AE5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AF5" s="133" t="s">
+      <c r="AF5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AG5" s="133" t="s">
+      <c r="AG5" s="148" t="s">
         <v>32</v>
       </c>
-      <c r="AH5" s="133" t="s">
+      <c r="AH5" s="148" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="150"/>
+      <c r="A6" s="140"/>
       <c r="B6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="71" t="s">
@@ -11024,70 +11534,70 @@
       <c r="N6" s="74" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="73" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="145"/>
-      <c r="W6" s="146"/>
+      <c r="W6" s="147"/>
       <c r="X6" s="145"/>
-      <c r="Y6" s="146"/>
+      <c r="Y6" s="147"/>
       <c r="Z6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AA6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="AB6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="139"/>
-[...3 lines deleted...]
-      <c r="AH6" s="134"/>
+      <c r="AD6" s="150"/>
+      <c r="AE6" s="149"/>
+      <c r="AF6" s="149"/>
+      <c r="AG6" s="149"/>
+      <c r="AH6" s="149"/>
     </row>
     <row r="7" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A7" s="12">
         <v>38412</v>
       </c>
       <c r="B7" s="15">
         <v>19.690000000000001</v>
       </c>
       <c r="C7" s="13">
         <v>17.807475</v>
       </c>
       <c r="D7" s="14">
         <v>15.586655093482829</v>
       </c>
       <c r="E7" s="15">
         <v>10.38</v>
       </c>
       <c r="F7" s="13">
         <v>12.099482999999999</v>
       </c>
       <c r="G7" s="14">
         <v>11.903596711908285</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="14"/>
@@ -32532,111 +33042,111 @@
       <c r="R255" s="84"/>
       <c r="S255" s="84"/>
     </row>
     <row r="256" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B256" s="84"/>
       <c r="C256" s="84"/>
       <c r="D256" s="84"/>
       <c r="E256" s="84"/>
       <c r="F256" s="84"/>
       <c r="G256" s="84"/>
       <c r="H256" s="84"/>
       <c r="I256" s="84"/>
       <c r="J256" s="84"/>
       <c r="K256" s="84"/>
       <c r="L256" s="84"/>
       <c r="M256" s="84"/>
       <c r="N256" s="84"/>
       <c r="O256" s="84"/>
       <c r="P256" s="84"/>
       <c r="Q256" s="84"/>
       <c r="R256" s="84"/>
       <c r="S256" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="S5:U5"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:J1"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="J5:L5"/>
-    <mergeCell ref="V4:W4"/>
-[...16 lines deleted...]
-    <mergeCell ref="S5:U5"/>
   </mergeCells>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Résultats_nouvelle version</vt:lpstr>
       <vt:lpstr>Historique (jan.2017- fév.2025)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Enquête sur la trésorerie des entreprises - Afte-Rexecode</dc:title>
+  <dc:title>Enquête sur la trésorerie des entreprises - Afte-Coe-Rexecode</dc:title>
   <dc:creator>DDM;Coe-Rexecode</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PowerlinkCOMAddIn.COMAddIn.WebAddinBridge.Options">
     <vt:lpwstr>{"port":50153,"version":"1.26.718"}</vt:lpwstr>
   </property>
 </Properties>
 </file>