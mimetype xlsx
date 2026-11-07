--- v11 (2026-09-26)
+++ v12 (2026-11-07)
@@ -1,93 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfi\site_internet\Enquetes-Tresorerie-Afte-Bpi\AFTE-METI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{74E456F5-85BF-4AAA-A6B3-B3D9A3F6ED19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8A82038-F9B1-4F2C-9FA9-1247CF0B15DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Résultats_nouvelle version" sheetId="1" r:id="rId1"/>
     <sheet name="Historique (jan.2017- fév.2025)" sheetId="3" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AB26" i="1" l="1"/>
+  <c r="AB27" i="1" l="1"/>
+  <c r="AA27" i="1"/>
+  <c r="Z27" i="1"/>
+  <c r="Y27" i="1"/>
+  <c r="X27" i="1"/>
+  <c r="W27" i="1"/>
+  <c r="V27" i="1"/>
+  <c r="U27" i="1"/>
+  <c r="T27" i="1"/>
+  <c r="S27" i="1"/>
+  <c r="R27" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="C27" i="1"/>
+  <c r="B27" i="1"/>
+  <c r="AB26" i="1"/>
   <c r="AA26" i="1"/>
   <c r="Z26" i="1"/>
   <c r="Y26" i="1"/>
   <c r="X26" i="1"/>
   <c r="W26" i="1"/>
   <c r="V26" i="1"/>
   <c r="U26" i="1"/>
   <c r="T26" i="1"/>
   <c r="S26" i="1"/>
   <c r="R26" i="1"/>
   <c r="Q26" i="1"/>
   <c r="P26" i="1"/>
   <c r="O26" i="1"/>
   <c r="N26" i="1"/>
   <c r="M26" i="1"/>
   <c r="L26" i="1"/>
   <c r="K26" i="1"/>
   <c r="J26" i="1"/>
   <c r="I26" i="1"/>
   <c r="H26" i="1"/>
   <c r="G26" i="1"/>
   <c r="F26" i="1"/>
   <c r="E26" i="1"/>
   <c r="D26" i="1"/>
   <c r="C26" i="1"/>
@@ -1483,66 +1509,63 @@
     <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="23" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1567,130 +1590,133 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Pourcentage 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -7519,289 +7545,367 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DATA\Traitement\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\8.%20Enqu&#234;te%20AFTE%20METI%20Rexecode\2.%20Traitement\Traitement.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Suivi_Panel"/>
       <sheetName val="1. Jugement actuel"/>
       <sheetName val="2. Situation actuelle vs anticp"/>
       <sheetName val="3. Délais paiement"/>
       <sheetName val="4. Environnement extérieur"/>
       <sheetName val="5. Financement"/>
       <sheetName val="6. Gestion de la trésorerie"/>
       <sheetName val="Focus du mois"/>
       <sheetName val="Tableaux"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1">
         <row r="29">
           <cell r="FK29">
             <v>-4.7368421052631584</v>
           </cell>
           <cell r="FL29">
             <v>-3.1578947368421066</v>
           </cell>
+          <cell r="FM29">
+            <v>-12.5</v>
+          </cell>
         </row>
         <row r="30">
           <cell r="FK30">
             <v>6.8421052631578938</v>
           </cell>
           <cell r="FL30">
             <v>9.4736842105263168</v>
+          </cell>
+          <cell r="FM30">
+            <v>-10.576923076923078</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2">
         <row r="8">
           <cell r="U8">
             <v>0.85263157894736841</v>
           </cell>
           <cell r="V8">
             <v>0.83157894736842108</v>
           </cell>
+          <cell r="W8">
+            <v>0.77884615384615385</v>
+          </cell>
         </row>
         <row r="39">
           <cell r="U39">
             <v>0.3214285714285714</v>
           </cell>
           <cell r="V39">
             <v>0.3125</v>
+          </cell>
+          <cell r="W39">
+            <v>0.2608695652173913</v>
           </cell>
         </row>
         <row r="40">
           <cell r="U40">
             <v>0.6785714285714286</v>
           </cell>
           <cell r="V40">
             <v>0.6875</v>
           </cell>
+          <cell r="W40">
+            <v>0.73913043478260876</v>
+          </cell>
         </row>
         <row r="48">
           <cell r="U48">
             <v>1</v>
           </cell>
           <cell r="V48">
             <v>0.90526315789473688</v>
+          </cell>
+          <cell r="W48">
+            <v>0.875</v>
           </cell>
         </row>
         <row r="49">
           <cell r="U49">
             <v>0</v>
           </cell>
           <cell r="V49">
             <v>4.2105263157894736E-2</v>
           </cell>
+          <cell r="W49">
+            <v>6.7307692307692304E-2</v>
+          </cell>
         </row>
         <row r="50">
           <cell r="U50">
             <v>0</v>
           </cell>
           <cell r="V50">
             <v>5.2631578947368418E-2</v>
+          </cell>
+          <cell r="W50">
+            <v>5.7692307692307696E-2</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3">
         <row r="38">
           <cell r="FK38">
             <v>21.578947368421055</v>
           </cell>
           <cell r="FL38">
             <v>21.05263157894737</v>
           </cell>
+          <cell r="FM38">
+            <v>29.807692307692314</v>
+          </cell>
         </row>
         <row r="41">
           <cell r="FK41">
             <v>-3.6842105263157885</v>
           </cell>
           <cell r="FL41">
             <v>-2.1052631578947363</v>
+          </cell>
+          <cell r="FM41">
+            <v>2.8846153846153855</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4">
         <row r="8">
           <cell r="U8">
             <v>0.41578947368421054</v>
           </cell>
           <cell r="V8">
             <v>0.42105263157894735</v>
           </cell>
+          <cell r="W8">
+            <v>0.43269230769230771</v>
+          </cell>
         </row>
         <row r="27">
           <cell r="U27">
             <v>-0.75949367088607589</v>
           </cell>
           <cell r="V27">
             <v>-0.85</v>
+          </cell>
+          <cell r="W27">
+            <v>-0.75555555555555554</v>
           </cell>
         </row>
         <row r="34">
           <cell r="U34">
             <v>0.38947368421052631</v>
           </cell>
           <cell r="V34">
             <v>0.37894736842105264</v>
           </cell>
+          <cell r="W34">
+            <v>0.38461538461538464</v>
+          </cell>
         </row>
         <row r="54">
           <cell r="U54">
             <v>-0.22972972972972969</v>
           </cell>
           <cell r="V54">
             <v>-0.1388888888888889</v>
+          </cell>
+          <cell r="W54">
+            <v>-0.12500000000000006</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="5">
         <row r="8">
           <cell r="U8">
             <v>0.18947368421052632</v>
           </cell>
           <cell r="V8">
             <v>0.22105263157894736</v>
           </cell>
+          <cell r="W8">
+            <v>0.20192307692307693</v>
+          </cell>
         </row>
         <row r="9">
           <cell r="U9">
             <v>0.81052631578947365</v>
           </cell>
           <cell r="V9">
             <v>0.77894736842105261</v>
+          </cell>
+          <cell r="W9">
+            <v>0.79807692307692313</v>
           </cell>
         </row>
         <row r="46">
           <cell r="U46">
             <v>0.46875</v>
           </cell>
           <cell r="V46">
             <v>0.7857142857142857</v>
           </cell>
+          <cell r="W46">
+            <v>0.7142857142857143</v>
+          </cell>
         </row>
         <row r="52">
           <cell r="U52">
             <v>0.375</v>
           </cell>
           <cell r="V52">
             <v>0.35714285714285715</v>
+          </cell>
+          <cell r="W52">
+            <v>0.38095238095238093</v>
           </cell>
         </row>
         <row r="80">
           <cell r="U80">
             <v>0.83333333333333337</v>
           </cell>
           <cell r="V80">
             <v>0.75</v>
           </cell>
+          <cell r="W80">
+            <v>-0.33333333333333331</v>
+          </cell>
         </row>
         <row r="91">
           <cell r="U91">
             <v>-0.16666666666666666</v>
           </cell>
           <cell r="V91">
             <v>0</v>
           </cell>
+          <cell r="W91">
+            <v>1</v>
+          </cell>
         </row>
         <row r="97">
           <cell r="U97">
             <v>0.16666666666666666</v>
           </cell>
           <cell r="V97">
             <v>0.25</v>
+          </cell>
+          <cell r="W97">
+            <v>0.33333333333333331</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6">
         <row r="11">
           <cell r="U11">
             <v>8.1632653061224483E-2</v>
           </cell>
           <cell r="V11">
             <v>7.4712643678160925E-2</v>
           </cell>
+          <cell r="W11">
+            <v>5.5837563451776651E-2</v>
+          </cell>
         </row>
         <row r="12">
           <cell r="U12">
             <v>4.6647230320699708E-2</v>
           </cell>
           <cell r="V12">
             <v>5.1724137931034482E-2</v>
+          </cell>
+          <cell r="W12">
+            <v>3.0456852791878174E-2</v>
           </cell>
         </row>
         <row r="13">
           <cell r="U13">
             <v>0.19533527696793002</v>
           </cell>
           <cell r="V13">
             <v>0.20114942528735633</v>
           </cell>
+          <cell r="W13">
+            <v>0.18274111675126903</v>
+          </cell>
         </row>
         <row r="14">
           <cell r="U14">
             <v>0.27988338192419826</v>
           </cell>
           <cell r="V14">
             <v>0.28160919540229884</v>
           </cell>
+          <cell r="W14">
+            <v>0.32994923857868019</v>
+          </cell>
         </row>
         <row r="15">
           <cell r="U15">
             <v>0.39650145772594753</v>
           </cell>
           <cell r="V15">
             <v>0.39080459770114945</v>
+          </cell>
+          <cell r="W15">
+            <v>0.40101522842639592</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Rexecode">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8066,327 +8170,327 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AD26"/>
+  <dimension ref="A1:AD27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G44" sqref="G44"/>
+    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="7" customWidth="1"/>
-    <col min="2" max="3" width="26.28515625" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="21.7109375" style="5" customWidth="1"/>
+    <col min="2" max="3" width="26.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="23.85546875" style="5" customWidth="1"/>
+    <col min="5" max="6" width="19.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="30.85546875" style="5" customWidth="1"/>
+    <col min="8" max="9" width="19.85546875" style="5" customWidth="1"/>
+    <col min="10" max="10" width="28.140625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="26.85546875" style="5" customWidth="1"/>
+    <col min="12" max="12" width="20.140625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="30.140625" style="5" customWidth="1"/>
+    <col min="14" max="14" width="21.85546875" style="5" customWidth="1"/>
     <col min="15" max="15" width="26" style="5" customWidth="1"/>
-    <col min="16" max="16" width="19.28515625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="18" width="25.28515625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="19.140625" style="5" customWidth="1"/>
+    <col min="17" max="17" width="24.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="25.140625" style="5" customWidth="1"/>
     <col min="19" max="19" width="26.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" style="5" customWidth="1"/>
     <col min="21" max="21" width="25.5703125" style="5" customWidth="1"/>
     <col min="22" max="22" width="20.5703125" style="5" customWidth="1"/>
     <col min="23" max="23" width="29.42578125" style="5" customWidth="1"/>
-    <col min="24" max="24" width="11.7109375" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="13.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="11.85546875" style="5" customWidth="1"/>
+    <col min="25" max="25" width="15.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="13.28515625" style="5" customWidth="1"/>
-    <col min="29" max="16384" width="9.28515625" style="3"/>
+    <col min="28" max="28" width="13.140625" style="5" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="124"/>
-[...22 lines deleted...]
-      <c r="X1" s="127"/>
+      <c r="A1" s="96"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+      <c r="O1" s="99"/>
+      <c r="P1" s="99"/>
+      <c r="Q1" s="99"/>
+      <c r="R1" s="99"/>
+      <c r="S1" s="99"/>
+      <c r="T1" s="99"/>
+      <c r="U1" s="99"/>
+      <c r="V1" s="99"/>
+      <c r="W1" s="99"/>
+      <c r="X1" s="99"/>
     </row>
     <row r="2" spans="1:30" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="125" t="s">
+      <c r="B2" s="97" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="126"/>
-[...24 lines deleted...]
-      <c r="AB2" s="126"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="98"/>
+      <c r="AB2" s="98"/>
     </row>
     <row r="3" spans="1:30" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:30" s="4" customFormat="1" ht="57" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
-      <c r="B4" s="128" t="s">
+      <c r="B4" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="128"/>
-      <c r="D4" s="128" t="s">
+      <c r="C4" s="100"/>
+      <c r="D4" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="128"/>
-[...4 lines deleted...]
-      <c r="J4" s="128" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="128"/>
-      <c r="L4" s="121" t="s">
+      <c r="K4" s="100"/>
+      <c r="L4" s="120" t="s">
         <v>70</v>
       </c>
-      <c r="M4" s="122"/>
-[...2 lines deleted...]
-      <c r="P4" s="102" t="s">
+      <c r="M4" s="121"/>
+      <c r="N4" s="121"/>
+      <c r="O4" s="122"/>
+      <c r="P4" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="103"/>
-[...6 lines deleted...]
-      <c r="X4" s="102" t="s">
+      <c r="Q4" s="102"/>
+      <c r="R4" s="102"/>
+      <c r="S4" s="102"/>
+      <c r="T4" s="102"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="102"/>
+      <c r="W4" s="103"/>
+      <c r="X4" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="103"/>
-[...2 lines deleted...]
-      <c r="AB4" s="104"/>
+      <c r="Y4" s="102"/>
+      <c r="Z4" s="102"/>
+      <c r="AA4" s="102"/>
+      <c r="AB4" s="103"/>
     </row>
     <row r="5" spans="1:30" s="89" customFormat="1" ht="105.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="96" t="s">
+      <c r="A5" s="127" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="109" t="s">
+      <c r="B5" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="109" t="s">
+      <c r="C5" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="131" t="s">
+      <c r="D5" s="125" t="s">
         <v>67</v>
       </c>
-      <c r="E5" s="129" t="s">
+      <c r="E5" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="F5" s="130"/>
-      <c r="G5" s="129" t="s">
+      <c r="F5" s="124"/>
+      <c r="G5" s="123" t="s">
         <v>57</v>
       </c>
-      <c r="H5" s="132"/>
-[...1 lines deleted...]
-      <c r="J5" s="109" t="s">
+      <c r="H5" s="126"/>
+      <c r="I5" s="124"/>
+      <c r="J5" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="109" t="s">
+      <c r="K5" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="109" t="s">
+      <c r="L5" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="M5" s="109"/>
-      <c r="N5" s="109" t="s">
+      <c r="M5" s="108"/>
+      <c r="N5" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="O5" s="109"/>
-      <c r="P5" s="115" t="s">
+      <c r="O5" s="108"/>
+      <c r="P5" s="114" t="s">
         <v>54</v>
       </c>
-      <c r="Q5" s="116"/>
-      <c r="R5" s="115" t="s">
+      <c r="Q5" s="115"/>
+      <c r="R5" s="114" t="s">
         <v>71</v>
       </c>
-      <c r="S5" s="111" t="s">
+      <c r="S5" s="110" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="107" t="s">
+      <c r="T5" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="U5" s="119"/>
-      <c r="V5" s="107" t="s">
+      <c r="U5" s="118"/>
+      <c r="V5" s="106" t="s">
         <v>65</v>
       </c>
-      <c r="W5" s="113" t="s">
+      <c r="W5" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="X5" s="98" t="s">
+      <c r="X5" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="Y5" s="100" t="s">
+      <c r="Y5" s="131" t="s">
         <v>9</v>
       </c>
-      <c r="Z5" s="100" t="s">
+      <c r="Z5" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="AA5" s="100" t="s">
+      <c r="AA5" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:30" s="89" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="97"/>
-[...2 lines deleted...]
-      <c r="D6" s="110"/>
+      <c r="A6" s="128"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
       <c r="E6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="110"/>
-[...17 lines deleted...]
-      <c r="AB6" s="106"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="109"/>
+      <c r="M6" s="109"/>
+      <c r="N6" s="109"/>
+      <c r="O6" s="109"/>
+      <c r="P6" s="116"/>
+      <c r="Q6" s="117"/>
+      <c r="R6" s="116"/>
+      <c r="S6" s="111"/>
+      <c r="T6" s="107"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="107"/>
+      <c r="W6" s="113"/>
+      <c r="X6" s="130"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="105"/>
     </row>
     <row r="7" spans="1:30" s="80" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B7" s="78" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="78" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="78" t="s">
         <v>58</v>
       </c>
       <c r="E7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="F7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="H7" s="78" t="s">
         <v>59</v>
@@ -10128,1395 +10232,1508 @@
       <c r="W26" s="91">
         <f>'[1]5. Financement'!$V$97*100</f>
         <v>25</v>
       </c>
       <c r="X26" s="91">
         <f>'[1]6. Gestion de la trésorerie'!$V$14*100</f>
         <v>28.160919540229884</v>
       </c>
       <c r="Y26" s="91">
         <f>'[1]6. Gestion de la trésorerie'!$V$15*100</f>
         <v>39.080459770114942</v>
       </c>
       <c r="Z26" s="91">
         <f>'[1]6. Gestion de la trésorerie'!$V$12*100</f>
         <v>5.1724137931034484</v>
       </c>
       <c r="AA26" s="91">
         <f>'[1]6. Gestion de la trésorerie'!$V$13*100</f>
         <v>20.114942528735632</v>
       </c>
       <c r="AB26" s="91">
         <f>'[1]6. Gestion de la trésorerie'!$V$11*100</f>
         <v>7.4712643678160928</v>
       </c>
     </row>
+    <row r="27" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="90">
+        <v>46296</v>
+      </c>
+      <c r="B27" s="91">
+        <f>'[1]1. Jugement actuel'!$FM$29</f>
+        <v>-12.5</v>
+      </c>
+      <c r="C27" s="91">
+        <f>'[1]1. Jugement actuel'!$FM$30</f>
+        <v>-10.576923076923078</v>
+      </c>
+      <c r="D27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$8*100</f>
+        <v>77.884615384615387</v>
+      </c>
+      <c r="E27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$39*100</f>
+        <v>26.086956521739129</v>
+      </c>
+      <c r="F27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$40*100</f>
+        <v>73.913043478260875</v>
+      </c>
+      <c r="G27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$48*100</f>
+        <v>87.5</v>
+      </c>
+      <c r="H27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$49*100</f>
+        <v>6.7307692307692308</v>
+      </c>
+      <c r="I27" s="91">
+        <f>'[1]2. Situation actuelle vs anticp'!$W$50*100</f>
+        <v>5.7692307692307692</v>
+      </c>
+      <c r="J27" s="91">
+        <f>'[1]3. Délais paiement'!$FM$38</f>
+        <v>29.807692307692314</v>
+      </c>
+      <c r="K27" s="91">
+        <f>'[1]3. Délais paiement'!$FM$41</f>
+        <v>2.8846153846153855</v>
+      </c>
+      <c r="L27" s="91">
+        <f>'[1]4. Environnement extérieur'!$W$8*100</f>
+        <v>43.269230769230774</v>
+      </c>
+      <c r="M27" s="91">
+        <f>'[1]4. Environnement extérieur'!$W$27*100</f>
+        <v>-75.555555555555557</v>
+      </c>
+      <c r="N27" s="91">
+        <f>'[1]4. Environnement extérieur'!$W$34*100</f>
+        <v>38.461538461538467</v>
+      </c>
+      <c r="O27" s="91">
+        <f>'[1]4. Environnement extérieur'!$W$54*100</f>
+        <v>-12.500000000000005</v>
+      </c>
+      <c r="P27" s="91">
+        <f>'[1]5. Financement'!$W$9*100</f>
+        <v>79.807692307692307</v>
+      </c>
+      <c r="Q27" s="91">
+        <f>'[1]5. Financement'!$W$8*100</f>
+        <v>20.192307692307693</v>
+      </c>
+      <c r="R27" s="95">
+        <f>'[1]5. Financement'!$W$46*100</f>
+        <v>71.428571428571431</v>
+      </c>
+      <c r="S27" s="95">
+        <f>'[1]5. Financement'!$W$52*100</f>
+        <v>38.095238095238095</v>
+      </c>
+      <c r="T27" s="91">
+        <f>'[1]5. Financement'!$W$8*100</f>
+        <v>20.192307692307693</v>
+      </c>
+      <c r="U27" s="91">
+        <f>'[1]5. Financement'!$W$80*100</f>
+        <v>-33.333333333333329</v>
+      </c>
+      <c r="V27" s="91">
+        <f>'[1]5. Financement'!$W$91*100</f>
+        <v>100</v>
+      </c>
+      <c r="W27" s="91">
+        <f>'[1]5. Financement'!$W$97*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="X27" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$W$14*100</f>
+        <v>32.994923857868017</v>
+      </c>
+      <c r="Y27" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$W$15*100</f>
+        <v>40.101522842639589</v>
+      </c>
+      <c r="Z27" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$W$12*100</f>
+        <v>3.0456852791878175</v>
+      </c>
+      <c r="AA27" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$W$13*100</f>
+        <v>18.274111675126903</v>
+      </c>
+      <c r="AB27" s="91">
+        <f>'[1]6. Gestion de la trésorerie'!$W$11*100</f>
+        <v>5.5837563451776653</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
   <mergeCells count="30">
-    <mergeCell ref="A1:J1"/>
-[...6 lines deleted...]
-    <mergeCell ref="P4:W4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="R5:R6"/>
-    <mergeCell ref="L4:O4"/>
     <mergeCell ref="L5:M6"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="G5:I5"/>
-    <mergeCell ref="A5:A6"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="K1:X1"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="X4:AB4"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="P4:W4"/>
+    <mergeCell ref="L4:O4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:AH256"/>
   <sheetViews>
     <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A238" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="J235" sqref="J235"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" style="7" customWidth="1"/>
     <col min="2" max="4" width="13" style="5" customWidth="1"/>
-    <col min="5" max="6" width="12.28515625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="13.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="12.140625" style="5" customWidth="1"/>
+    <col min="7" max="8" width="13.140625" style="5" customWidth="1"/>
+    <col min="9" max="10" width="11.85546875" style="5" customWidth="1"/>
+    <col min="11" max="11" width="14.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="5" customWidth="1"/>
-    <col min="15" max="15" width="13.7109375" style="5" customWidth="1"/>
-    <col min="16" max="18" width="12.7109375" style="5" customWidth="1"/>
+    <col min="15" max="15" width="13.85546875" style="5" customWidth="1"/>
+    <col min="16" max="18" width="12.85546875" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.5703125" style="5" customWidth="1"/>
-    <col min="20" max="22" width="12.7109375" style="5" customWidth="1"/>
-    <col min="23" max="23" width="15.7109375" style="5" customWidth="1"/>
+    <col min="20" max="22" width="12.85546875" style="5" customWidth="1"/>
+    <col min="23" max="23" width="15.85546875" style="5" customWidth="1"/>
     <col min="24" max="24" width="15.5703125" style="5" customWidth="1"/>
     <col min="25" max="25" width="19.42578125" style="5" customWidth="1"/>
     <col min="26" max="27" width="14.42578125" style="5" customWidth="1"/>
     <col min="28" max="29" width="14.5703125" style="5" customWidth="1"/>
     <col min="30" max="34" width="14.42578125" style="5" customWidth="1"/>
-    <col min="35" max="256" width="9.28515625" style="4"/>
-    <col min="257" max="257" width="14.7109375" style="4" customWidth="1"/>
+    <col min="35" max="256" width="9.140625" style="4"/>
+    <col min="257" max="257" width="14.85546875" style="4" customWidth="1"/>
     <col min="258" max="260" width="13" style="4" customWidth="1"/>
-    <col min="261" max="262" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="267" max="267" width="14.28515625" style="4" customWidth="1"/>
+    <col min="261" max="262" width="12.140625" style="4" customWidth="1"/>
+    <col min="263" max="264" width="13.140625" style="4" customWidth="1"/>
+    <col min="265" max="266" width="11.85546875" style="4" customWidth="1"/>
+    <col min="267" max="267" width="14.140625" style="4" customWidth="1"/>
     <col min="268" max="269" width="12.42578125" style="4" customWidth="1"/>
     <col min="270" max="270" width="14.5703125" style="4" customWidth="1"/>
     <col min="271" max="271" width="12.42578125" style="4" customWidth="1"/>
-    <col min="272" max="274" width="12.7109375" style="4" customWidth="1"/>
+    <col min="272" max="274" width="12.85546875" style="4" customWidth="1"/>
     <col min="275" max="275" width="12.5703125" style="4" customWidth="1"/>
-    <col min="276" max="279" width="12.7109375" style="4" customWidth="1"/>
-    <col min="280" max="281" width="13.7109375" style="4" customWidth="1"/>
+    <col min="276" max="279" width="12.85546875" style="4" customWidth="1"/>
+    <col min="280" max="281" width="13.85546875" style="4" customWidth="1"/>
     <col min="282" max="283" width="14.42578125" style="4" customWidth="1"/>
     <col min="284" max="285" width="14.5703125" style="4" customWidth="1"/>
     <col min="286" max="290" width="14.42578125" style="4" customWidth="1"/>
-    <col min="291" max="512" width="9.28515625" style="4"/>
-    <col min="513" max="513" width="14.7109375" style="4" customWidth="1"/>
+    <col min="291" max="512" width="9.140625" style="4"/>
+    <col min="513" max="513" width="14.85546875" style="4" customWidth="1"/>
     <col min="514" max="516" width="13" style="4" customWidth="1"/>
-    <col min="517" max="518" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="523" max="523" width="14.28515625" style="4" customWidth="1"/>
+    <col min="517" max="518" width="12.140625" style="4" customWidth="1"/>
+    <col min="519" max="520" width="13.140625" style="4" customWidth="1"/>
+    <col min="521" max="522" width="11.85546875" style="4" customWidth="1"/>
+    <col min="523" max="523" width="14.140625" style="4" customWidth="1"/>
     <col min="524" max="525" width="12.42578125" style="4" customWidth="1"/>
     <col min="526" max="526" width="14.5703125" style="4" customWidth="1"/>
     <col min="527" max="527" width="12.42578125" style="4" customWidth="1"/>
-    <col min="528" max="530" width="12.7109375" style="4" customWidth="1"/>
+    <col min="528" max="530" width="12.85546875" style="4" customWidth="1"/>
     <col min="531" max="531" width="12.5703125" style="4" customWidth="1"/>
-    <col min="532" max="535" width="12.7109375" style="4" customWidth="1"/>
-    <col min="536" max="537" width="13.7109375" style="4" customWidth="1"/>
+    <col min="532" max="535" width="12.85546875" style="4" customWidth="1"/>
+    <col min="536" max="537" width="13.85546875" style="4" customWidth="1"/>
     <col min="538" max="539" width="14.42578125" style="4" customWidth="1"/>
     <col min="540" max="541" width="14.5703125" style="4" customWidth="1"/>
     <col min="542" max="546" width="14.42578125" style="4" customWidth="1"/>
-    <col min="547" max="768" width="9.28515625" style="4"/>
-    <col min="769" max="769" width="14.7109375" style="4" customWidth="1"/>
+    <col min="547" max="768" width="9.140625" style="4"/>
+    <col min="769" max="769" width="14.85546875" style="4" customWidth="1"/>
     <col min="770" max="772" width="13" style="4" customWidth="1"/>
-    <col min="773" max="774" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="779" max="779" width="14.28515625" style="4" customWidth="1"/>
+    <col min="773" max="774" width="12.140625" style="4" customWidth="1"/>
+    <col min="775" max="776" width="13.140625" style="4" customWidth="1"/>
+    <col min="777" max="778" width="11.85546875" style="4" customWidth="1"/>
+    <col min="779" max="779" width="14.140625" style="4" customWidth="1"/>
     <col min="780" max="781" width="12.42578125" style="4" customWidth="1"/>
     <col min="782" max="782" width="14.5703125" style="4" customWidth="1"/>
     <col min="783" max="783" width="12.42578125" style="4" customWidth="1"/>
-    <col min="784" max="786" width="12.7109375" style="4" customWidth="1"/>
+    <col min="784" max="786" width="12.85546875" style="4" customWidth="1"/>
     <col min="787" max="787" width="12.5703125" style="4" customWidth="1"/>
-    <col min="788" max="791" width="12.7109375" style="4" customWidth="1"/>
-    <col min="792" max="793" width="13.7109375" style="4" customWidth="1"/>
+    <col min="788" max="791" width="12.85546875" style="4" customWidth="1"/>
+    <col min="792" max="793" width="13.85546875" style="4" customWidth="1"/>
     <col min="794" max="795" width="14.42578125" style="4" customWidth="1"/>
     <col min="796" max="797" width="14.5703125" style="4" customWidth="1"/>
     <col min="798" max="802" width="14.42578125" style="4" customWidth="1"/>
-    <col min="803" max="1024" width="9.28515625" style="4"/>
-    <col min="1025" max="1025" width="14.7109375" style="4" customWidth="1"/>
+    <col min="803" max="1024" width="9.140625" style="4"/>
+    <col min="1025" max="1025" width="14.85546875" style="4" customWidth="1"/>
     <col min="1026" max="1028" width="13" style="4" customWidth="1"/>
-    <col min="1029" max="1030" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1035" max="1035" width="14.28515625" style="4" customWidth="1"/>
+    <col min="1029" max="1030" width="12.140625" style="4" customWidth="1"/>
+    <col min="1031" max="1032" width="13.140625" style="4" customWidth="1"/>
+    <col min="1033" max="1034" width="11.85546875" style="4" customWidth="1"/>
+    <col min="1035" max="1035" width="14.140625" style="4" customWidth="1"/>
     <col min="1036" max="1037" width="12.42578125" style="4" customWidth="1"/>
     <col min="1038" max="1038" width="14.5703125" style="4" customWidth="1"/>
     <col min="1039" max="1039" width="12.42578125" style="4" customWidth="1"/>
-    <col min="1040" max="1042" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1040" max="1042" width="12.85546875" style="4" customWidth="1"/>
     <col min="1043" max="1043" width="12.5703125" style="4" customWidth="1"/>
-    <col min="1044" max="1047" width="12.7109375" style="4" customWidth="1"/>
-    <col min="1048" max="1049" width="13.7109375" style="4" customWidth="1"/>
+    <col min="1044" max="1047" width="12.85546875" style="4" customWidth="1"/>
+    <col min="1048" max="1049" width="13.85546875" style="4" customWidth="1"/>
     <col min="1050" max="1051" width="14.42578125" style="4" customWidth="1"/>
     <col min="1052" max="1053" width="14.5703125" style="4" customWidth="1"/>
     <col min="1054" max="1058" width="14.42578125" style="4" customWidth="1"/>
-    <col min="1059" max="1280" width="9.28515625" style="4"/>
-    <col min="1281" max="1281" width="14.7109375" style="4" customWidth="1"/>
+    <col min="1059" max="1280" width="9.140625" style="4"/>
+    <col min="1281" max="1281" width="14.85546875" style="4" customWidth="1"/>
     <col min="1282" max="1284" width="13" style="4" customWidth="1"/>
-    <col min="1285" max="1286" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1291" max="1291" width="14.28515625" style="4" customWidth="1"/>
+    <col min="1285" max="1286" width="12.140625" style="4" customWidth="1"/>
+    <col min="1287" max="1288" width="13.140625" style="4" customWidth="1"/>
+    <col min="1289" max="1290" width="11.85546875" style="4" customWidth="1"/>
+    <col min="1291" max="1291" width="14.140625" style="4" customWidth="1"/>
     <col min="1292" max="1293" width="12.42578125" style="4" customWidth="1"/>
     <col min="1294" max="1294" width="14.5703125" style="4" customWidth="1"/>
     <col min="1295" max="1295" width="12.42578125" style="4" customWidth="1"/>
-    <col min="1296" max="1298" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1296" max="1298" width="12.85546875" style="4" customWidth="1"/>
     <col min="1299" max="1299" width="12.5703125" style="4" customWidth="1"/>
-    <col min="1300" max="1303" width="12.7109375" style="4" customWidth="1"/>
-    <col min="1304" max="1305" width="13.7109375" style="4" customWidth="1"/>
+    <col min="1300" max="1303" width="12.85546875" style="4" customWidth="1"/>
+    <col min="1304" max="1305" width="13.85546875" style="4" customWidth="1"/>
     <col min="1306" max="1307" width="14.42578125" style="4" customWidth="1"/>
     <col min="1308" max="1309" width="14.5703125" style="4" customWidth="1"/>
     <col min="1310" max="1314" width="14.42578125" style="4" customWidth="1"/>
-    <col min="1315" max="1536" width="9.28515625" style="4"/>
-    <col min="1537" max="1537" width="14.7109375" style="4" customWidth="1"/>
+    <col min="1315" max="1536" width="9.140625" style="4"/>
+    <col min="1537" max="1537" width="14.85546875" style="4" customWidth="1"/>
     <col min="1538" max="1540" width="13" style="4" customWidth="1"/>
-    <col min="1541" max="1542" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1547" max="1547" width="14.28515625" style="4" customWidth="1"/>
+    <col min="1541" max="1542" width="12.140625" style="4" customWidth="1"/>
+    <col min="1543" max="1544" width="13.140625" style="4" customWidth="1"/>
+    <col min="1545" max="1546" width="11.85546875" style="4" customWidth="1"/>
+    <col min="1547" max="1547" width="14.140625" style="4" customWidth="1"/>
     <col min="1548" max="1549" width="12.42578125" style="4" customWidth="1"/>
     <col min="1550" max="1550" width="14.5703125" style="4" customWidth="1"/>
     <col min="1551" max="1551" width="12.42578125" style="4" customWidth="1"/>
-    <col min="1552" max="1554" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1552" max="1554" width="12.85546875" style="4" customWidth="1"/>
     <col min="1555" max="1555" width="12.5703125" style="4" customWidth="1"/>
-    <col min="1556" max="1559" width="12.7109375" style="4" customWidth="1"/>
-    <col min="1560" max="1561" width="13.7109375" style="4" customWidth="1"/>
+    <col min="1556" max="1559" width="12.85546875" style="4" customWidth="1"/>
+    <col min="1560" max="1561" width="13.85546875" style="4" customWidth="1"/>
     <col min="1562" max="1563" width="14.42578125" style="4" customWidth="1"/>
     <col min="1564" max="1565" width="14.5703125" style="4" customWidth="1"/>
     <col min="1566" max="1570" width="14.42578125" style="4" customWidth="1"/>
-    <col min="1571" max="1792" width="9.28515625" style="4"/>
-    <col min="1793" max="1793" width="14.7109375" style="4" customWidth="1"/>
+    <col min="1571" max="1792" width="9.140625" style="4"/>
+    <col min="1793" max="1793" width="14.85546875" style="4" customWidth="1"/>
     <col min="1794" max="1796" width="13" style="4" customWidth="1"/>
-    <col min="1797" max="1798" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1803" max="1803" width="14.28515625" style="4" customWidth="1"/>
+    <col min="1797" max="1798" width="12.140625" style="4" customWidth="1"/>
+    <col min="1799" max="1800" width="13.140625" style="4" customWidth="1"/>
+    <col min="1801" max="1802" width="11.85546875" style="4" customWidth="1"/>
+    <col min="1803" max="1803" width="14.140625" style="4" customWidth="1"/>
     <col min="1804" max="1805" width="12.42578125" style="4" customWidth="1"/>
     <col min="1806" max="1806" width="14.5703125" style="4" customWidth="1"/>
     <col min="1807" max="1807" width="12.42578125" style="4" customWidth="1"/>
-    <col min="1808" max="1810" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1808" max="1810" width="12.85546875" style="4" customWidth="1"/>
     <col min="1811" max="1811" width="12.5703125" style="4" customWidth="1"/>
-    <col min="1812" max="1815" width="12.7109375" style="4" customWidth="1"/>
-    <col min="1816" max="1817" width="13.7109375" style="4" customWidth="1"/>
+    <col min="1812" max="1815" width="12.85546875" style="4" customWidth="1"/>
+    <col min="1816" max="1817" width="13.85546875" style="4" customWidth="1"/>
     <col min="1818" max="1819" width="14.42578125" style="4" customWidth="1"/>
     <col min="1820" max="1821" width="14.5703125" style="4" customWidth="1"/>
     <col min="1822" max="1826" width="14.42578125" style="4" customWidth="1"/>
-    <col min="1827" max="2048" width="9.28515625" style="4"/>
-    <col min="2049" max="2049" width="14.7109375" style="4" customWidth="1"/>
+    <col min="1827" max="2048" width="9.140625" style="4"/>
+    <col min="2049" max="2049" width="14.85546875" style="4" customWidth="1"/>
     <col min="2050" max="2052" width="13" style="4" customWidth="1"/>
-    <col min="2053" max="2054" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2059" max="2059" width="14.28515625" style="4" customWidth="1"/>
+    <col min="2053" max="2054" width="12.140625" style="4" customWidth="1"/>
+    <col min="2055" max="2056" width="13.140625" style="4" customWidth="1"/>
+    <col min="2057" max="2058" width="11.85546875" style="4" customWidth="1"/>
+    <col min="2059" max="2059" width="14.140625" style="4" customWidth="1"/>
     <col min="2060" max="2061" width="12.42578125" style="4" customWidth="1"/>
     <col min="2062" max="2062" width="14.5703125" style="4" customWidth="1"/>
     <col min="2063" max="2063" width="12.42578125" style="4" customWidth="1"/>
-    <col min="2064" max="2066" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2064" max="2066" width="12.85546875" style="4" customWidth="1"/>
     <col min="2067" max="2067" width="12.5703125" style="4" customWidth="1"/>
-    <col min="2068" max="2071" width="12.7109375" style="4" customWidth="1"/>
-    <col min="2072" max="2073" width="13.7109375" style="4" customWidth="1"/>
+    <col min="2068" max="2071" width="12.85546875" style="4" customWidth="1"/>
+    <col min="2072" max="2073" width="13.85546875" style="4" customWidth="1"/>
     <col min="2074" max="2075" width="14.42578125" style="4" customWidth="1"/>
     <col min="2076" max="2077" width="14.5703125" style="4" customWidth="1"/>
     <col min="2078" max="2082" width="14.42578125" style="4" customWidth="1"/>
-    <col min="2083" max="2304" width="9.28515625" style="4"/>
-    <col min="2305" max="2305" width="14.7109375" style="4" customWidth="1"/>
+    <col min="2083" max="2304" width="9.140625" style="4"/>
+    <col min="2305" max="2305" width="14.85546875" style="4" customWidth="1"/>
     <col min="2306" max="2308" width="13" style="4" customWidth="1"/>
-    <col min="2309" max="2310" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2315" max="2315" width="14.28515625" style="4" customWidth="1"/>
+    <col min="2309" max="2310" width="12.140625" style="4" customWidth="1"/>
+    <col min="2311" max="2312" width="13.140625" style="4" customWidth="1"/>
+    <col min="2313" max="2314" width="11.85546875" style="4" customWidth="1"/>
+    <col min="2315" max="2315" width="14.140625" style="4" customWidth="1"/>
     <col min="2316" max="2317" width="12.42578125" style="4" customWidth="1"/>
     <col min="2318" max="2318" width="14.5703125" style="4" customWidth="1"/>
     <col min="2319" max="2319" width="12.42578125" style="4" customWidth="1"/>
-    <col min="2320" max="2322" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2320" max="2322" width="12.85546875" style="4" customWidth="1"/>
     <col min="2323" max="2323" width="12.5703125" style="4" customWidth="1"/>
-    <col min="2324" max="2327" width="12.7109375" style="4" customWidth="1"/>
-    <col min="2328" max="2329" width="13.7109375" style="4" customWidth="1"/>
+    <col min="2324" max="2327" width="12.85546875" style="4" customWidth="1"/>
+    <col min="2328" max="2329" width="13.85546875" style="4" customWidth="1"/>
     <col min="2330" max="2331" width="14.42578125" style="4" customWidth="1"/>
     <col min="2332" max="2333" width="14.5703125" style="4" customWidth="1"/>
     <col min="2334" max="2338" width="14.42578125" style="4" customWidth="1"/>
-    <col min="2339" max="2560" width="9.28515625" style="4"/>
-    <col min="2561" max="2561" width="14.7109375" style="4" customWidth="1"/>
+    <col min="2339" max="2560" width="9.140625" style="4"/>
+    <col min="2561" max="2561" width="14.85546875" style="4" customWidth="1"/>
     <col min="2562" max="2564" width="13" style="4" customWidth="1"/>
-    <col min="2565" max="2566" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2571" max="2571" width="14.28515625" style="4" customWidth="1"/>
+    <col min="2565" max="2566" width="12.140625" style="4" customWidth="1"/>
+    <col min="2567" max="2568" width="13.140625" style="4" customWidth="1"/>
+    <col min="2569" max="2570" width="11.85546875" style="4" customWidth="1"/>
+    <col min="2571" max="2571" width="14.140625" style="4" customWidth="1"/>
     <col min="2572" max="2573" width="12.42578125" style="4" customWidth="1"/>
     <col min="2574" max="2574" width="14.5703125" style="4" customWidth="1"/>
     <col min="2575" max="2575" width="12.42578125" style="4" customWidth="1"/>
-    <col min="2576" max="2578" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2576" max="2578" width="12.85546875" style="4" customWidth="1"/>
     <col min="2579" max="2579" width="12.5703125" style="4" customWidth="1"/>
-    <col min="2580" max="2583" width="12.7109375" style="4" customWidth="1"/>
-    <col min="2584" max="2585" width="13.7109375" style="4" customWidth="1"/>
+    <col min="2580" max="2583" width="12.85546875" style="4" customWidth="1"/>
+    <col min="2584" max="2585" width="13.85546875" style="4" customWidth="1"/>
     <col min="2586" max="2587" width="14.42578125" style="4" customWidth="1"/>
     <col min="2588" max="2589" width="14.5703125" style="4" customWidth="1"/>
     <col min="2590" max="2594" width="14.42578125" style="4" customWidth="1"/>
-    <col min="2595" max="2816" width="9.28515625" style="4"/>
-    <col min="2817" max="2817" width="14.7109375" style="4" customWidth="1"/>
+    <col min="2595" max="2816" width="9.140625" style="4"/>
+    <col min="2817" max="2817" width="14.85546875" style="4" customWidth="1"/>
     <col min="2818" max="2820" width="13" style="4" customWidth="1"/>
-    <col min="2821" max="2822" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2827" max="2827" width="14.28515625" style="4" customWidth="1"/>
+    <col min="2821" max="2822" width="12.140625" style="4" customWidth="1"/>
+    <col min="2823" max="2824" width="13.140625" style="4" customWidth="1"/>
+    <col min="2825" max="2826" width="11.85546875" style="4" customWidth="1"/>
+    <col min="2827" max="2827" width="14.140625" style="4" customWidth="1"/>
     <col min="2828" max="2829" width="12.42578125" style="4" customWidth="1"/>
     <col min="2830" max="2830" width="14.5703125" style="4" customWidth="1"/>
     <col min="2831" max="2831" width="12.42578125" style="4" customWidth="1"/>
-    <col min="2832" max="2834" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2832" max="2834" width="12.85546875" style="4" customWidth="1"/>
     <col min="2835" max="2835" width="12.5703125" style="4" customWidth="1"/>
-    <col min="2836" max="2839" width="12.7109375" style="4" customWidth="1"/>
-    <col min="2840" max="2841" width="13.7109375" style="4" customWidth="1"/>
+    <col min="2836" max="2839" width="12.85546875" style="4" customWidth="1"/>
+    <col min="2840" max="2841" width="13.85546875" style="4" customWidth="1"/>
     <col min="2842" max="2843" width="14.42578125" style="4" customWidth="1"/>
     <col min="2844" max="2845" width="14.5703125" style="4" customWidth="1"/>
     <col min="2846" max="2850" width="14.42578125" style="4" customWidth="1"/>
-    <col min="2851" max="3072" width="9.28515625" style="4"/>
-    <col min="3073" max="3073" width="14.7109375" style="4" customWidth="1"/>
+    <col min="2851" max="3072" width="9.140625" style="4"/>
+    <col min="3073" max="3073" width="14.85546875" style="4" customWidth="1"/>
     <col min="3074" max="3076" width="13" style="4" customWidth="1"/>
-    <col min="3077" max="3078" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3083" max="3083" width="14.28515625" style="4" customWidth="1"/>
+    <col min="3077" max="3078" width="12.140625" style="4" customWidth="1"/>
+    <col min="3079" max="3080" width="13.140625" style="4" customWidth="1"/>
+    <col min="3081" max="3082" width="11.85546875" style="4" customWidth="1"/>
+    <col min="3083" max="3083" width="14.140625" style="4" customWidth="1"/>
     <col min="3084" max="3085" width="12.42578125" style="4" customWidth="1"/>
     <col min="3086" max="3086" width="14.5703125" style="4" customWidth="1"/>
     <col min="3087" max="3087" width="12.42578125" style="4" customWidth="1"/>
-    <col min="3088" max="3090" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3088" max="3090" width="12.85546875" style="4" customWidth="1"/>
     <col min="3091" max="3091" width="12.5703125" style="4" customWidth="1"/>
-    <col min="3092" max="3095" width="12.7109375" style="4" customWidth="1"/>
-    <col min="3096" max="3097" width="13.7109375" style="4" customWidth="1"/>
+    <col min="3092" max="3095" width="12.85546875" style="4" customWidth="1"/>
+    <col min="3096" max="3097" width="13.85546875" style="4" customWidth="1"/>
     <col min="3098" max="3099" width="14.42578125" style="4" customWidth="1"/>
     <col min="3100" max="3101" width="14.5703125" style="4" customWidth="1"/>
     <col min="3102" max="3106" width="14.42578125" style="4" customWidth="1"/>
-    <col min="3107" max="3328" width="9.28515625" style="4"/>
-    <col min="3329" max="3329" width="14.7109375" style="4" customWidth="1"/>
+    <col min="3107" max="3328" width="9.140625" style="4"/>
+    <col min="3329" max="3329" width="14.85546875" style="4" customWidth="1"/>
     <col min="3330" max="3332" width="13" style="4" customWidth="1"/>
-    <col min="3333" max="3334" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3339" max="3339" width="14.28515625" style="4" customWidth="1"/>
+    <col min="3333" max="3334" width="12.140625" style="4" customWidth="1"/>
+    <col min="3335" max="3336" width="13.140625" style="4" customWidth="1"/>
+    <col min="3337" max="3338" width="11.85546875" style="4" customWidth="1"/>
+    <col min="3339" max="3339" width="14.140625" style="4" customWidth="1"/>
     <col min="3340" max="3341" width="12.42578125" style="4" customWidth="1"/>
     <col min="3342" max="3342" width="14.5703125" style="4" customWidth="1"/>
     <col min="3343" max="3343" width="12.42578125" style="4" customWidth="1"/>
-    <col min="3344" max="3346" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3344" max="3346" width="12.85546875" style="4" customWidth="1"/>
     <col min="3347" max="3347" width="12.5703125" style="4" customWidth="1"/>
-    <col min="3348" max="3351" width="12.7109375" style="4" customWidth="1"/>
-    <col min="3352" max="3353" width="13.7109375" style="4" customWidth="1"/>
+    <col min="3348" max="3351" width="12.85546875" style="4" customWidth="1"/>
+    <col min="3352" max="3353" width="13.85546875" style="4" customWidth="1"/>
     <col min="3354" max="3355" width="14.42578125" style="4" customWidth="1"/>
     <col min="3356" max="3357" width="14.5703125" style="4" customWidth="1"/>
     <col min="3358" max="3362" width="14.42578125" style="4" customWidth="1"/>
-    <col min="3363" max="3584" width="9.28515625" style="4"/>
-    <col min="3585" max="3585" width="14.7109375" style="4" customWidth="1"/>
+    <col min="3363" max="3584" width="9.140625" style="4"/>
+    <col min="3585" max="3585" width="14.85546875" style="4" customWidth="1"/>
     <col min="3586" max="3588" width="13" style="4" customWidth="1"/>
-    <col min="3589" max="3590" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3595" max="3595" width="14.28515625" style="4" customWidth="1"/>
+    <col min="3589" max="3590" width="12.140625" style="4" customWidth="1"/>
+    <col min="3591" max="3592" width="13.140625" style="4" customWidth="1"/>
+    <col min="3593" max="3594" width="11.85546875" style="4" customWidth="1"/>
+    <col min="3595" max="3595" width="14.140625" style="4" customWidth="1"/>
     <col min="3596" max="3597" width="12.42578125" style="4" customWidth="1"/>
     <col min="3598" max="3598" width="14.5703125" style="4" customWidth="1"/>
     <col min="3599" max="3599" width="12.42578125" style="4" customWidth="1"/>
-    <col min="3600" max="3602" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3600" max="3602" width="12.85546875" style="4" customWidth="1"/>
     <col min="3603" max="3603" width="12.5703125" style="4" customWidth="1"/>
-    <col min="3604" max="3607" width="12.7109375" style="4" customWidth="1"/>
-    <col min="3608" max="3609" width="13.7109375" style="4" customWidth="1"/>
+    <col min="3604" max="3607" width="12.85546875" style="4" customWidth="1"/>
+    <col min="3608" max="3609" width="13.85546875" style="4" customWidth="1"/>
     <col min="3610" max="3611" width="14.42578125" style="4" customWidth="1"/>
     <col min="3612" max="3613" width="14.5703125" style="4" customWidth="1"/>
     <col min="3614" max="3618" width="14.42578125" style="4" customWidth="1"/>
-    <col min="3619" max="3840" width="9.28515625" style="4"/>
-    <col min="3841" max="3841" width="14.7109375" style="4" customWidth="1"/>
+    <col min="3619" max="3840" width="9.140625" style="4"/>
+    <col min="3841" max="3841" width="14.85546875" style="4" customWidth="1"/>
     <col min="3842" max="3844" width="13" style="4" customWidth="1"/>
-    <col min="3845" max="3846" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3851" max="3851" width="14.28515625" style="4" customWidth="1"/>
+    <col min="3845" max="3846" width="12.140625" style="4" customWidth="1"/>
+    <col min="3847" max="3848" width="13.140625" style="4" customWidth="1"/>
+    <col min="3849" max="3850" width="11.85546875" style="4" customWidth="1"/>
+    <col min="3851" max="3851" width="14.140625" style="4" customWidth="1"/>
     <col min="3852" max="3853" width="12.42578125" style="4" customWidth="1"/>
     <col min="3854" max="3854" width="14.5703125" style="4" customWidth="1"/>
     <col min="3855" max="3855" width="12.42578125" style="4" customWidth="1"/>
-    <col min="3856" max="3858" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3856" max="3858" width="12.85546875" style="4" customWidth="1"/>
     <col min="3859" max="3859" width="12.5703125" style="4" customWidth="1"/>
-    <col min="3860" max="3863" width="12.7109375" style="4" customWidth="1"/>
-    <col min="3864" max="3865" width="13.7109375" style="4" customWidth="1"/>
+    <col min="3860" max="3863" width="12.85546875" style="4" customWidth="1"/>
+    <col min="3864" max="3865" width="13.85546875" style="4" customWidth="1"/>
     <col min="3866" max="3867" width="14.42578125" style="4" customWidth="1"/>
     <col min="3868" max="3869" width="14.5703125" style="4" customWidth="1"/>
     <col min="3870" max="3874" width="14.42578125" style="4" customWidth="1"/>
-    <col min="3875" max="4096" width="9.28515625" style="4"/>
-    <col min="4097" max="4097" width="14.7109375" style="4" customWidth="1"/>
+    <col min="3875" max="4096" width="9.140625" style="4"/>
+    <col min="4097" max="4097" width="14.85546875" style="4" customWidth="1"/>
     <col min="4098" max="4100" width="13" style="4" customWidth="1"/>
-    <col min="4101" max="4102" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4107" max="4107" width="14.28515625" style="4" customWidth="1"/>
+    <col min="4101" max="4102" width="12.140625" style="4" customWidth="1"/>
+    <col min="4103" max="4104" width="13.140625" style="4" customWidth="1"/>
+    <col min="4105" max="4106" width="11.85546875" style="4" customWidth="1"/>
+    <col min="4107" max="4107" width="14.140625" style="4" customWidth="1"/>
     <col min="4108" max="4109" width="12.42578125" style="4" customWidth="1"/>
     <col min="4110" max="4110" width="14.5703125" style="4" customWidth="1"/>
     <col min="4111" max="4111" width="12.42578125" style="4" customWidth="1"/>
-    <col min="4112" max="4114" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4112" max="4114" width="12.85546875" style="4" customWidth="1"/>
     <col min="4115" max="4115" width="12.5703125" style="4" customWidth="1"/>
-    <col min="4116" max="4119" width="12.7109375" style="4" customWidth="1"/>
-    <col min="4120" max="4121" width="13.7109375" style="4" customWidth="1"/>
+    <col min="4116" max="4119" width="12.85546875" style="4" customWidth="1"/>
+    <col min="4120" max="4121" width="13.85546875" style="4" customWidth="1"/>
     <col min="4122" max="4123" width="14.42578125" style="4" customWidth="1"/>
     <col min="4124" max="4125" width="14.5703125" style="4" customWidth="1"/>
     <col min="4126" max="4130" width="14.42578125" style="4" customWidth="1"/>
-    <col min="4131" max="4352" width="9.28515625" style="4"/>
-    <col min="4353" max="4353" width="14.7109375" style="4" customWidth="1"/>
+    <col min="4131" max="4352" width="9.140625" style="4"/>
+    <col min="4353" max="4353" width="14.85546875" style="4" customWidth="1"/>
     <col min="4354" max="4356" width="13" style="4" customWidth="1"/>
-    <col min="4357" max="4358" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4363" max="4363" width="14.28515625" style="4" customWidth="1"/>
+    <col min="4357" max="4358" width="12.140625" style="4" customWidth="1"/>
+    <col min="4359" max="4360" width="13.140625" style="4" customWidth="1"/>
+    <col min="4361" max="4362" width="11.85546875" style="4" customWidth="1"/>
+    <col min="4363" max="4363" width="14.140625" style="4" customWidth="1"/>
     <col min="4364" max="4365" width="12.42578125" style="4" customWidth="1"/>
     <col min="4366" max="4366" width="14.5703125" style="4" customWidth="1"/>
     <col min="4367" max="4367" width="12.42578125" style="4" customWidth="1"/>
-    <col min="4368" max="4370" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4368" max="4370" width="12.85546875" style="4" customWidth="1"/>
     <col min="4371" max="4371" width="12.5703125" style="4" customWidth="1"/>
-    <col min="4372" max="4375" width="12.7109375" style="4" customWidth="1"/>
-    <col min="4376" max="4377" width="13.7109375" style="4" customWidth="1"/>
+    <col min="4372" max="4375" width="12.85546875" style="4" customWidth="1"/>
+    <col min="4376" max="4377" width="13.85546875" style="4" customWidth="1"/>
     <col min="4378" max="4379" width="14.42578125" style="4" customWidth="1"/>
     <col min="4380" max="4381" width="14.5703125" style="4" customWidth="1"/>
     <col min="4382" max="4386" width="14.42578125" style="4" customWidth="1"/>
-    <col min="4387" max="4608" width="9.28515625" style="4"/>
-    <col min="4609" max="4609" width="14.7109375" style="4" customWidth="1"/>
+    <col min="4387" max="4608" width="9.140625" style="4"/>
+    <col min="4609" max="4609" width="14.85546875" style="4" customWidth="1"/>
     <col min="4610" max="4612" width="13" style="4" customWidth="1"/>
-    <col min="4613" max="4614" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4619" max="4619" width="14.28515625" style="4" customWidth="1"/>
+    <col min="4613" max="4614" width="12.140625" style="4" customWidth="1"/>
+    <col min="4615" max="4616" width="13.140625" style="4" customWidth="1"/>
+    <col min="4617" max="4618" width="11.85546875" style="4" customWidth="1"/>
+    <col min="4619" max="4619" width="14.140625" style="4" customWidth="1"/>
     <col min="4620" max="4621" width="12.42578125" style="4" customWidth="1"/>
     <col min="4622" max="4622" width="14.5703125" style="4" customWidth="1"/>
     <col min="4623" max="4623" width="12.42578125" style="4" customWidth="1"/>
-    <col min="4624" max="4626" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4624" max="4626" width="12.85546875" style="4" customWidth="1"/>
     <col min="4627" max="4627" width="12.5703125" style="4" customWidth="1"/>
-    <col min="4628" max="4631" width="12.7109375" style="4" customWidth="1"/>
-    <col min="4632" max="4633" width="13.7109375" style="4" customWidth="1"/>
+    <col min="4628" max="4631" width="12.85546875" style="4" customWidth="1"/>
+    <col min="4632" max="4633" width="13.85546875" style="4" customWidth="1"/>
     <col min="4634" max="4635" width="14.42578125" style="4" customWidth="1"/>
     <col min="4636" max="4637" width="14.5703125" style="4" customWidth="1"/>
     <col min="4638" max="4642" width="14.42578125" style="4" customWidth="1"/>
-    <col min="4643" max="4864" width="9.28515625" style="4"/>
-    <col min="4865" max="4865" width="14.7109375" style="4" customWidth="1"/>
+    <col min="4643" max="4864" width="9.140625" style="4"/>
+    <col min="4865" max="4865" width="14.85546875" style="4" customWidth="1"/>
     <col min="4866" max="4868" width="13" style="4" customWidth="1"/>
-    <col min="4869" max="4870" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4875" max="4875" width="14.28515625" style="4" customWidth="1"/>
+    <col min="4869" max="4870" width="12.140625" style="4" customWidth="1"/>
+    <col min="4871" max="4872" width="13.140625" style="4" customWidth="1"/>
+    <col min="4873" max="4874" width="11.85546875" style="4" customWidth="1"/>
+    <col min="4875" max="4875" width="14.140625" style="4" customWidth="1"/>
     <col min="4876" max="4877" width="12.42578125" style="4" customWidth="1"/>
     <col min="4878" max="4878" width="14.5703125" style="4" customWidth="1"/>
     <col min="4879" max="4879" width="12.42578125" style="4" customWidth="1"/>
-    <col min="4880" max="4882" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4880" max="4882" width="12.85546875" style="4" customWidth="1"/>
     <col min="4883" max="4883" width="12.5703125" style="4" customWidth="1"/>
-    <col min="4884" max="4887" width="12.7109375" style="4" customWidth="1"/>
-    <col min="4888" max="4889" width="13.7109375" style="4" customWidth="1"/>
+    <col min="4884" max="4887" width="12.85546875" style="4" customWidth="1"/>
+    <col min="4888" max="4889" width="13.85546875" style="4" customWidth="1"/>
     <col min="4890" max="4891" width="14.42578125" style="4" customWidth="1"/>
     <col min="4892" max="4893" width="14.5703125" style="4" customWidth="1"/>
     <col min="4894" max="4898" width="14.42578125" style="4" customWidth="1"/>
-    <col min="4899" max="5120" width="9.28515625" style="4"/>
-    <col min="5121" max="5121" width="14.7109375" style="4" customWidth="1"/>
+    <col min="4899" max="5120" width="9.140625" style="4"/>
+    <col min="5121" max="5121" width="14.85546875" style="4" customWidth="1"/>
     <col min="5122" max="5124" width="13" style="4" customWidth="1"/>
-    <col min="5125" max="5126" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5131" max="5131" width="14.28515625" style="4" customWidth="1"/>
+    <col min="5125" max="5126" width="12.140625" style="4" customWidth="1"/>
+    <col min="5127" max="5128" width="13.140625" style="4" customWidth="1"/>
+    <col min="5129" max="5130" width="11.85546875" style="4" customWidth="1"/>
+    <col min="5131" max="5131" width="14.140625" style="4" customWidth="1"/>
     <col min="5132" max="5133" width="12.42578125" style="4" customWidth="1"/>
     <col min="5134" max="5134" width="14.5703125" style="4" customWidth="1"/>
     <col min="5135" max="5135" width="12.42578125" style="4" customWidth="1"/>
-    <col min="5136" max="5138" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5136" max="5138" width="12.85546875" style="4" customWidth="1"/>
     <col min="5139" max="5139" width="12.5703125" style="4" customWidth="1"/>
-    <col min="5140" max="5143" width="12.7109375" style="4" customWidth="1"/>
-    <col min="5144" max="5145" width="13.7109375" style="4" customWidth="1"/>
+    <col min="5140" max="5143" width="12.85546875" style="4" customWidth="1"/>
+    <col min="5144" max="5145" width="13.85546875" style="4" customWidth="1"/>
     <col min="5146" max="5147" width="14.42578125" style="4" customWidth="1"/>
     <col min="5148" max="5149" width="14.5703125" style="4" customWidth="1"/>
     <col min="5150" max="5154" width="14.42578125" style="4" customWidth="1"/>
-    <col min="5155" max="5376" width="9.28515625" style="4"/>
-    <col min="5377" max="5377" width="14.7109375" style="4" customWidth="1"/>
+    <col min="5155" max="5376" width="9.140625" style="4"/>
+    <col min="5377" max="5377" width="14.85546875" style="4" customWidth="1"/>
     <col min="5378" max="5380" width="13" style="4" customWidth="1"/>
-    <col min="5381" max="5382" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5387" max="5387" width="14.28515625" style="4" customWidth="1"/>
+    <col min="5381" max="5382" width="12.140625" style="4" customWidth="1"/>
+    <col min="5383" max="5384" width="13.140625" style="4" customWidth="1"/>
+    <col min="5385" max="5386" width="11.85546875" style="4" customWidth="1"/>
+    <col min="5387" max="5387" width="14.140625" style="4" customWidth="1"/>
     <col min="5388" max="5389" width="12.42578125" style="4" customWidth="1"/>
     <col min="5390" max="5390" width="14.5703125" style="4" customWidth="1"/>
     <col min="5391" max="5391" width="12.42578125" style="4" customWidth="1"/>
-    <col min="5392" max="5394" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5392" max="5394" width="12.85546875" style="4" customWidth="1"/>
     <col min="5395" max="5395" width="12.5703125" style="4" customWidth="1"/>
-    <col min="5396" max="5399" width="12.7109375" style="4" customWidth="1"/>
-    <col min="5400" max="5401" width="13.7109375" style="4" customWidth="1"/>
+    <col min="5396" max="5399" width="12.85546875" style="4" customWidth="1"/>
+    <col min="5400" max="5401" width="13.85546875" style="4" customWidth="1"/>
     <col min="5402" max="5403" width="14.42578125" style="4" customWidth="1"/>
     <col min="5404" max="5405" width="14.5703125" style="4" customWidth="1"/>
     <col min="5406" max="5410" width="14.42578125" style="4" customWidth="1"/>
-    <col min="5411" max="5632" width="9.28515625" style="4"/>
-    <col min="5633" max="5633" width="14.7109375" style="4" customWidth="1"/>
+    <col min="5411" max="5632" width="9.140625" style="4"/>
+    <col min="5633" max="5633" width="14.85546875" style="4" customWidth="1"/>
     <col min="5634" max="5636" width="13" style="4" customWidth="1"/>
-    <col min="5637" max="5638" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5643" max="5643" width="14.28515625" style="4" customWidth="1"/>
+    <col min="5637" max="5638" width="12.140625" style="4" customWidth="1"/>
+    <col min="5639" max="5640" width="13.140625" style="4" customWidth="1"/>
+    <col min="5641" max="5642" width="11.85546875" style="4" customWidth="1"/>
+    <col min="5643" max="5643" width="14.140625" style="4" customWidth="1"/>
     <col min="5644" max="5645" width="12.42578125" style="4" customWidth="1"/>
     <col min="5646" max="5646" width="14.5703125" style="4" customWidth="1"/>
     <col min="5647" max="5647" width="12.42578125" style="4" customWidth="1"/>
-    <col min="5648" max="5650" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5648" max="5650" width="12.85546875" style="4" customWidth="1"/>
     <col min="5651" max="5651" width="12.5703125" style="4" customWidth="1"/>
-    <col min="5652" max="5655" width="12.7109375" style="4" customWidth="1"/>
-    <col min="5656" max="5657" width="13.7109375" style="4" customWidth="1"/>
+    <col min="5652" max="5655" width="12.85546875" style="4" customWidth="1"/>
+    <col min="5656" max="5657" width="13.85546875" style="4" customWidth="1"/>
     <col min="5658" max="5659" width="14.42578125" style="4" customWidth="1"/>
     <col min="5660" max="5661" width="14.5703125" style="4" customWidth="1"/>
     <col min="5662" max="5666" width="14.42578125" style="4" customWidth="1"/>
-    <col min="5667" max="5888" width="9.28515625" style="4"/>
-    <col min="5889" max="5889" width="14.7109375" style="4" customWidth="1"/>
+    <col min="5667" max="5888" width="9.140625" style="4"/>
+    <col min="5889" max="5889" width="14.85546875" style="4" customWidth="1"/>
     <col min="5890" max="5892" width="13" style="4" customWidth="1"/>
-    <col min="5893" max="5894" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5899" max="5899" width="14.28515625" style="4" customWidth="1"/>
+    <col min="5893" max="5894" width="12.140625" style="4" customWidth="1"/>
+    <col min="5895" max="5896" width="13.140625" style="4" customWidth="1"/>
+    <col min="5897" max="5898" width="11.85546875" style="4" customWidth="1"/>
+    <col min="5899" max="5899" width="14.140625" style="4" customWidth="1"/>
     <col min="5900" max="5901" width="12.42578125" style="4" customWidth="1"/>
     <col min="5902" max="5902" width="14.5703125" style="4" customWidth="1"/>
     <col min="5903" max="5903" width="12.42578125" style="4" customWidth="1"/>
-    <col min="5904" max="5906" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5904" max="5906" width="12.85546875" style="4" customWidth="1"/>
     <col min="5907" max="5907" width="12.5703125" style="4" customWidth="1"/>
-    <col min="5908" max="5911" width="12.7109375" style="4" customWidth="1"/>
-    <col min="5912" max="5913" width="13.7109375" style="4" customWidth="1"/>
+    <col min="5908" max="5911" width="12.85546875" style="4" customWidth="1"/>
+    <col min="5912" max="5913" width="13.85546875" style="4" customWidth="1"/>
     <col min="5914" max="5915" width="14.42578125" style="4" customWidth="1"/>
     <col min="5916" max="5917" width="14.5703125" style="4" customWidth="1"/>
     <col min="5918" max="5922" width="14.42578125" style="4" customWidth="1"/>
-    <col min="5923" max="6144" width="9.28515625" style="4"/>
-    <col min="6145" max="6145" width="14.7109375" style="4" customWidth="1"/>
+    <col min="5923" max="6144" width="9.140625" style="4"/>
+    <col min="6145" max="6145" width="14.85546875" style="4" customWidth="1"/>
     <col min="6146" max="6148" width="13" style="4" customWidth="1"/>
-    <col min="6149" max="6150" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6155" max="6155" width="14.28515625" style="4" customWidth="1"/>
+    <col min="6149" max="6150" width="12.140625" style="4" customWidth="1"/>
+    <col min="6151" max="6152" width="13.140625" style="4" customWidth="1"/>
+    <col min="6153" max="6154" width="11.85546875" style="4" customWidth="1"/>
+    <col min="6155" max="6155" width="14.140625" style="4" customWidth="1"/>
     <col min="6156" max="6157" width="12.42578125" style="4" customWidth="1"/>
     <col min="6158" max="6158" width="14.5703125" style="4" customWidth="1"/>
     <col min="6159" max="6159" width="12.42578125" style="4" customWidth="1"/>
-    <col min="6160" max="6162" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6160" max="6162" width="12.85546875" style="4" customWidth="1"/>
     <col min="6163" max="6163" width="12.5703125" style="4" customWidth="1"/>
-    <col min="6164" max="6167" width="12.7109375" style="4" customWidth="1"/>
-    <col min="6168" max="6169" width="13.7109375" style="4" customWidth="1"/>
+    <col min="6164" max="6167" width="12.85546875" style="4" customWidth="1"/>
+    <col min="6168" max="6169" width="13.85546875" style="4" customWidth="1"/>
     <col min="6170" max="6171" width="14.42578125" style="4" customWidth="1"/>
     <col min="6172" max="6173" width="14.5703125" style="4" customWidth="1"/>
     <col min="6174" max="6178" width="14.42578125" style="4" customWidth="1"/>
-    <col min="6179" max="6400" width="9.28515625" style="4"/>
-    <col min="6401" max="6401" width="14.7109375" style="4" customWidth="1"/>
+    <col min="6179" max="6400" width="9.140625" style="4"/>
+    <col min="6401" max="6401" width="14.85546875" style="4" customWidth="1"/>
     <col min="6402" max="6404" width="13" style="4" customWidth="1"/>
-    <col min="6405" max="6406" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6411" max="6411" width="14.28515625" style="4" customWidth="1"/>
+    <col min="6405" max="6406" width="12.140625" style="4" customWidth="1"/>
+    <col min="6407" max="6408" width="13.140625" style="4" customWidth="1"/>
+    <col min="6409" max="6410" width="11.85546875" style="4" customWidth="1"/>
+    <col min="6411" max="6411" width="14.140625" style="4" customWidth="1"/>
     <col min="6412" max="6413" width="12.42578125" style="4" customWidth="1"/>
     <col min="6414" max="6414" width="14.5703125" style="4" customWidth="1"/>
     <col min="6415" max="6415" width="12.42578125" style="4" customWidth="1"/>
-    <col min="6416" max="6418" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6416" max="6418" width="12.85546875" style="4" customWidth="1"/>
     <col min="6419" max="6419" width="12.5703125" style="4" customWidth="1"/>
-    <col min="6420" max="6423" width="12.7109375" style="4" customWidth="1"/>
-    <col min="6424" max="6425" width="13.7109375" style="4" customWidth="1"/>
+    <col min="6420" max="6423" width="12.85546875" style="4" customWidth="1"/>
+    <col min="6424" max="6425" width="13.85546875" style="4" customWidth="1"/>
     <col min="6426" max="6427" width="14.42578125" style="4" customWidth="1"/>
     <col min="6428" max="6429" width="14.5703125" style="4" customWidth="1"/>
     <col min="6430" max="6434" width="14.42578125" style="4" customWidth="1"/>
-    <col min="6435" max="6656" width="9.28515625" style="4"/>
-    <col min="6657" max="6657" width="14.7109375" style="4" customWidth="1"/>
+    <col min="6435" max="6656" width="9.140625" style="4"/>
+    <col min="6657" max="6657" width="14.85546875" style="4" customWidth="1"/>
     <col min="6658" max="6660" width="13" style="4" customWidth="1"/>
-    <col min="6661" max="6662" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6667" max="6667" width="14.28515625" style="4" customWidth="1"/>
+    <col min="6661" max="6662" width="12.140625" style="4" customWidth="1"/>
+    <col min="6663" max="6664" width="13.140625" style="4" customWidth="1"/>
+    <col min="6665" max="6666" width="11.85546875" style="4" customWidth="1"/>
+    <col min="6667" max="6667" width="14.140625" style="4" customWidth="1"/>
     <col min="6668" max="6669" width="12.42578125" style="4" customWidth="1"/>
     <col min="6670" max="6670" width="14.5703125" style="4" customWidth="1"/>
     <col min="6671" max="6671" width="12.42578125" style="4" customWidth="1"/>
-    <col min="6672" max="6674" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6672" max="6674" width="12.85546875" style="4" customWidth="1"/>
     <col min="6675" max="6675" width="12.5703125" style="4" customWidth="1"/>
-    <col min="6676" max="6679" width="12.7109375" style="4" customWidth="1"/>
-    <col min="6680" max="6681" width="13.7109375" style="4" customWidth="1"/>
+    <col min="6676" max="6679" width="12.85546875" style="4" customWidth="1"/>
+    <col min="6680" max="6681" width="13.85546875" style="4" customWidth="1"/>
     <col min="6682" max="6683" width="14.42578125" style="4" customWidth="1"/>
     <col min="6684" max="6685" width="14.5703125" style="4" customWidth="1"/>
     <col min="6686" max="6690" width="14.42578125" style="4" customWidth="1"/>
-    <col min="6691" max="6912" width="9.28515625" style="4"/>
-    <col min="6913" max="6913" width="14.7109375" style="4" customWidth="1"/>
+    <col min="6691" max="6912" width="9.140625" style="4"/>
+    <col min="6913" max="6913" width="14.85546875" style="4" customWidth="1"/>
     <col min="6914" max="6916" width="13" style="4" customWidth="1"/>
-    <col min="6917" max="6918" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6923" max="6923" width="14.28515625" style="4" customWidth="1"/>
+    <col min="6917" max="6918" width="12.140625" style="4" customWidth="1"/>
+    <col min="6919" max="6920" width="13.140625" style="4" customWidth="1"/>
+    <col min="6921" max="6922" width="11.85546875" style="4" customWidth="1"/>
+    <col min="6923" max="6923" width="14.140625" style="4" customWidth="1"/>
     <col min="6924" max="6925" width="12.42578125" style="4" customWidth="1"/>
     <col min="6926" max="6926" width="14.5703125" style="4" customWidth="1"/>
     <col min="6927" max="6927" width="12.42578125" style="4" customWidth="1"/>
-    <col min="6928" max="6930" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6928" max="6930" width="12.85546875" style="4" customWidth="1"/>
     <col min="6931" max="6931" width="12.5703125" style="4" customWidth="1"/>
-    <col min="6932" max="6935" width="12.7109375" style="4" customWidth="1"/>
-    <col min="6936" max="6937" width="13.7109375" style="4" customWidth="1"/>
+    <col min="6932" max="6935" width="12.85546875" style="4" customWidth="1"/>
+    <col min="6936" max="6937" width="13.85546875" style="4" customWidth="1"/>
     <col min="6938" max="6939" width="14.42578125" style="4" customWidth="1"/>
     <col min="6940" max="6941" width="14.5703125" style="4" customWidth="1"/>
     <col min="6942" max="6946" width="14.42578125" style="4" customWidth="1"/>
-    <col min="6947" max="7168" width="9.28515625" style="4"/>
-    <col min="7169" max="7169" width="14.7109375" style="4" customWidth="1"/>
+    <col min="6947" max="7168" width="9.140625" style="4"/>
+    <col min="7169" max="7169" width="14.85546875" style="4" customWidth="1"/>
     <col min="7170" max="7172" width="13" style="4" customWidth="1"/>
-    <col min="7173" max="7174" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7179" max="7179" width="14.28515625" style="4" customWidth="1"/>
+    <col min="7173" max="7174" width="12.140625" style="4" customWidth="1"/>
+    <col min="7175" max="7176" width="13.140625" style="4" customWidth="1"/>
+    <col min="7177" max="7178" width="11.85546875" style="4" customWidth="1"/>
+    <col min="7179" max="7179" width="14.140625" style="4" customWidth="1"/>
     <col min="7180" max="7181" width="12.42578125" style="4" customWidth="1"/>
     <col min="7182" max="7182" width="14.5703125" style="4" customWidth="1"/>
     <col min="7183" max="7183" width="12.42578125" style="4" customWidth="1"/>
-    <col min="7184" max="7186" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7184" max="7186" width="12.85546875" style="4" customWidth="1"/>
     <col min="7187" max="7187" width="12.5703125" style="4" customWidth="1"/>
-    <col min="7188" max="7191" width="12.7109375" style="4" customWidth="1"/>
-    <col min="7192" max="7193" width="13.7109375" style="4" customWidth="1"/>
+    <col min="7188" max="7191" width="12.85546875" style="4" customWidth="1"/>
+    <col min="7192" max="7193" width="13.85546875" style="4" customWidth="1"/>
     <col min="7194" max="7195" width="14.42578125" style="4" customWidth="1"/>
     <col min="7196" max="7197" width="14.5703125" style="4" customWidth="1"/>
     <col min="7198" max="7202" width="14.42578125" style="4" customWidth="1"/>
-    <col min="7203" max="7424" width="9.28515625" style="4"/>
-    <col min="7425" max="7425" width="14.7109375" style="4" customWidth="1"/>
+    <col min="7203" max="7424" width="9.140625" style="4"/>
+    <col min="7425" max="7425" width="14.85546875" style="4" customWidth="1"/>
     <col min="7426" max="7428" width="13" style="4" customWidth="1"/>
-    <col min="7429" max="7430" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7435" max="7435" width="14.28515625" style="4" customWidth="1"/>
+    <col min="7429" max="7430" width="12.140625" style="4" customWidth="1"/>
+    <col min="7431" max="7432" width="13.140625" style="4" customWidth="1"/>
+    <col min="7433" max="7434" width="11.85546875" style="4" customWidth="1"/>
+    <col min="7435" max="7435" width="14.140625" style="4" customWidth="1"/>
     <col min="7436" max="7437" width="12.42578125" style="4" customWidth="1"/>
     <col min="7438" max="7438" width="14.5703125" style="4" customWidth="1"/>
     <col min="7439" max="7439" width="12.42578125" style="4" customWidth="1"/>
-    <col min="7440" max="7442" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7440" max="7442" width="12.85546875" style="4" customWidth="1"/>
     <col min="7443" max="7443" width="12.5703125" style="4" customWidth="1"/>
-    <col min="7444" max="7447" width="12.7109375" style="4" customWidth="1"/>
-    <col min="7448" max="7449" width="13.7109375" style="4" customWidth="1"/>
+    <col min="7444" max="7447" width="12.85546875" style="4" customWidth="1"/>
+    <col min="7448" max="7449" width="13.85546875" style="4" customWidth="1"/>
     <col min="7450" max="7451" width="14.42578125" style="4" customWidth="1"/>
     <col min="7452" max="7453" width="14.5703125" style="4" customWidth="1"/>
     <col min="7454" max="7458" width="14.42578125" style="4" customWidth="1"/>
-    <col min="7459" max="7680" width="9.28515625" style="4"/>
-    <col min="7681" max="7681" width="14.7109375" style="4" customWidth="1"/>
+    <col min="7459" max="7680" width="9.140625" style="4"/>
+    <col min="7681" max="7681" width="14.85546875" style="4" customWidth="1"/>
     <col min="7682" max="7684" width="13" style="4" customWidth="1"/>
-    <col min="7685" max="7686" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7691" max="7691" width="14.28515625" style="4" customWidth="1"/>
+    <col min="7685" max="7686" width="12.140625" style="4" customWidth="1"/>
+    <col min="7687" max="7688" width="13.140625" style="4" customWidth="1"/>
+    <col min="7689" max="7690" width="11.85546875" style="4" customWidth="1"/>
+    <col min="7691" max="7691" width="14.140625" style="4" customWidth="1"/>
     <col min="7692" max="7693" width="12.42578125" style="4" customWidth="1"/>
     <col min="7694" max="7694" width="14.5703125" style="4" customWidth="1"/>
     <col min="7695" max="7695" width="12.42578125" style="4" customWidth="1"/>
-    <col min="7696" max="7698" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7696" max="7698" width="12.85546875" style="4" customWidth="1"/>
     <col min="7699" max="7699" width="12.5703125" style="4" customWidth="1"/>
-    <col min="7700" max="7703" width="12.7109375" style="4" customWidth="1"/>
-    <col min="7704" max="7705" width="13.7109375" style="4" customWidth="1"/>
+    <col min="7700" max="7703" width="12.85546875" style="4" customWidth="1"/>
+    <col min="7704" max="7705" width="13.85546875" style="4" customWidth="1"/>
     <col min="7706" max="7707" width="14.42578125" style="4" customWidth="1"/>
     <col min="7708" max="7709" width="14.5703125" style="4" customWidth="1"/>
     <col min="7710" max="7714" width="14.42578125" style="4" customWidth="1"/>
-    <col min="7715" max="7936" width="9.28515625" style="4"/>
-    <col min="7937" max="7937" width="14.7109375" style="4" customWidth="1"/>
+    <col min="7715" max="7936" width="9.140625" style="4"/>
+    <col min="7937" max="7937" width="14.85546875" style="4" customWidth="1"/>
     <col min="7938" max="7940" width="13" style="4" customWidth="1"/>
-    <col min="7941" max="7942" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7947" max="7947" width="14.28515625" style="4" customWidth="1"/>
+    <col min="7941" max="7942" width="12.140625" style="4" customWidth="1"/>
+    <col min="7943" max="7944" width="13.140625" style="4" customWidth="1"/>
+    <col min="7945" max="7946" width="11.85546875" style="4" customWidth="1"/>
+    <col min="7947" max="7947" width="14.140625" style="4" customWidth="1"/>
     <col min="7948" max="7949" width="12.42578125" style="4" customWidth="1"/>
     <col min="7950" max="7950" width="14.5703125" style="4" customWidth="1"/>
     <col min="7951" max="7951" width="12.42578125" style="4" customWidth="1"/>
-    <col min="7952" max="7954" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7952" max="7954" width="12.85546875" style="4" customWidth="1"/>
     <col min="7955" max="7955" width="12.5703125" style="4" customWidth="1"/>
-    <col min="7956" max="7959" width="12.7109375" style="4" customWidth="1"/>
-    <col min="7960" max="7961" width="13.7109375" style="4" customWidth="1"/>
+    <col min="7956" max="7959" width="12.85546875" style="4" customWidth="1"/>
+    <col min="7960" max="7961" width="13.85546875" style="4" customWidth="1"/>
     <col min="7962" max="7963" width="14.42578125" style="4" customWidth="1"/>
     <col min="7964" max="7965" width="14.5703125" style="4" customWidth="1"/>
     <col min="7966" max="7970" width="14.42578125" style="4" customWidth="1"/>
-    <col min="7971" max="8192" width="9.28515625" style="4"/>
-    <col min="8193" max="8193" width="14.7109375" style="4" customWidth="1"/>
+    <col min="7971" max="8192" width="9.140625" style="4"/>
+    <col min="8193" max="8193" width="14.85546875" style="4" customWidth="1"/>
     <col min="8194" max="8196" width="13" style="4" customWidth="1"/>
-    <col min="8197" max="8198" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8203" max="8203" width="14.28515625" style="4" customWidth="1"/>
+    <col min="8197" max="8198" width="12.140625" style="4" customWidth="1"/>
+    <col min="8199" max="8200" width="13.140625" style="4" customWidth="1"/>
+    <col min="8201" max="8202" width="11.85546875" style="4" customWidth="1"/>
+    <col min="8203" max="8203" width="14.140625" style="4" customWidth="1"/>
     <col min="8204" max="8205" width="12.42578125" style="4" customWidth="1"/>
     <col min="8206" max="8206" width="14.5703125" style="4" customWidth="1"/>
     <col min="8207" max="8207" width="12.42578125" style="4" customWidth="1"/>
-    <col min="8208" max="8210" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8208" max="8210" width="12.85546875" style="4" customWidth="1"/>
     <col min="8211" max="8211" width="12.5703125" style="4" customWidth="1"/>
-    <col min="8212" max="8215" width="12.7109375" style="4" customWidth="1"/>
-    <col min="8216" max="8217" width="13.7109375" style="4" customWidth="1"/>
+    <col min="8212" max="8215" width="12.85546875" style="4" customWidth="1"/>
+    <col min="8216" max="8217" width="13.85546875" style="4" customWidth="1"/>
     <col min="8218" max="8219" width="14.42578125" style="4" customWidth="1"/>
     <col min="8220" max="8221" width="14.5703125" style="4" customWidth="1"/>
     <col min="8222" max="8226" width="14.42578125" style="4" customWidth="1"/>
-    <col min="8227" max="8448" width="9.28515625" style="4"/>
-    <col min="8449" max="8449" width="14.7109375" style="4" customWidth="1"/>
+    <col min="8227" max="8448" width="9.140625" style="4"/>
+    <col min="8449" max="8449" width="14.85546875" style="4" customWidth="1"/>
     <col min="8450" max="8452" width="13" style="4" customWidth="1"/>
-    <col min="8453" max="8454" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8459" max="8459" width="14.28515625" style="4" customWidth="1"/>
+    <col min="8453" max="8454" width="12.140625" style="4" customWidth="1"/>
+    <col min="8455" max="8456" width="13.140625" style="4" customWidth="1"/>
+    <col min="8457" max="8458" width="11.85546875" style="4" customWidth="1"/>
+    <col min="8459" max="8459" width="14.140625" style="4" customWidth="1"/>
     <col min="8460" max="8461" width="12.42578125" style="4" customWidth="1"/>
     <col min="8462" max="8462" width="14.5703125" style="4" customWidth="1"/>
     <col min="8463" max="8463" width="12.42578125" style="4" customWidth="1"/>
-    <col min="8464" max="8466" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8464" max="8466" width="12.85546875" style="4" customWidth="1"/>
     <col min="8467" max="8467" width="12.5703125" style="4" customWidth="1"/>
-    <col min="8468" max="8471" width="12.7109375" style="4" customWidth="1"/>
-    <col min="8472" max="8473" width="13.7109375" style="4" customWidth="1"/>
+    <col min="8468" max="8471" width="12.85546875" style="4" customWidth="1"/>
+    <col min="8472" max="8473" width="13.85546875" style="4" customWidth="1"/>
     <col min="8474" max="8475" width="14.42578125" style="4" customWidth="1"/>
     <col min="8476" max="8477" width="14.5703125" style="4" customWidth="1"/>
     <col min="8478" max="8482" width="14.42578125" style="4" customWidth="1"/>
-    <col min="8483" max="8704" width="9.28515625" style="4"/>
-    <col min="8705" max="8705" width="14.7109375" style="4" customWidth="1"/>
+    <col min="8483" max="8704" width="9.140625" style="4"/>
+    <col min="8705" max="8705" width="14.85546875" style="4" customWidth="1"/>
     <col min="8706" max="8708" width="13" style="4" customWidth="1"/>
-    <col min="8709" max="8710" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8715" max="8715" width="14.28515625" style="4" customWidth="1"/>
+    <col min="8709" max="8710" width="12.140625" style="4" customWidth="1"/>
+    <col min="8711" max="8712" width="13.140625" style="4" customWidth="1"/>
+    <col min="8713" max="8714" width="11.85546875" style="4" customWidth="1"/>
+    <col min="8715" max="8715" width="14.140625" style="4" customWidth="1"/>
     <col min="8716" max="8717" width="12.42578125" style="4" customWidth="1"/>
     <col min="8718" max="8718" width="14.5703125" style="4" customWidth="1"/>
     <col min="8719" max="8719" width="12.42578125" style="4" customWidth="1"/>
-    <col min="8720" max="8722" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8720" max="8722" width="12.85546875" style="4" customWidth="1"/>
     <col min="8723" max="8723" width="12.5703125" style="4" customWidth="1"/>
-    <col min="8724" max="8727" width="12.7109375" style="4" customWidth="1"/>
-    <col min="8728" max="8729" width="13.7109375" style="4" customWidth="1"/>
+    <col min="8724" max="8727" width="12.85546875" style="4" customWidth="1"/>
+    <col min="8728" max="8729" width="13.85546875" style="4" customWidth="1"/>
     <col min="8730" max="8731" width="14.42578125" style="4" customWidth="1"/>
     <col min="8732" max="8733" width="14.5703125" style="4" customWidth="1"/>
     <col min="8734" max="8738" width="14.42578125" style="4" customWidth="1"/>
-    <col min="8739" max="8960" width="9.28515625" style="4"/>
-    <col min="8961" max="8961" width="14.7109375" style="4" customWidth="1"/>
+    <col min="8739" max="8960" width="9.140625" style="4"/>
+    <col min="8961" max="8961" width="14.85546875" style="4" customWidth="1"/>
     <col min="8962" max="8964" width="13" style="4" customWidth="1"/>
-    <col min="8965" max="8966" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8971" max="8971" width="14.28515625" style="4" customWidth="1"/>
+    <col min="8965" max="8966" width="12.140625" style="4" customWidth="1"/>
+    <col min="8967" max="8968" width="13.140625" style="4" customWidth="1"/>
+    <col min="8969" max="8970" width="11.85546875" style="4" customWidth="1"/>
+    <col min="8971" max="8971" width="14.140625" style="4" customWidth="1"/>
     <col min="8972" max="8973" width="12.42578125" style="4" customWidth="1"/>
     <col min="8974" max="8974" width="14.5703125" style="4" customWidth="1"/>
     <col min="8975" max="8975" width="12.42578125" style="4" customWidth="1"/>
-    <col min="8976" max="8978" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8976" max="8978" width="12.85546875" style="4" customWidth="1"/>
     <col min="8979" max="8979" width="12.5703125" style="4" customWidth="1"/>
-    <col min="8980" max="8983" width="12.7109375" style="4" customWidth="1"/>
-    <col min="8984" max="8985" width="13.7109375" style="4" customWidth="1"/>
+    <col min="8980" max="8983" width="12.85546875" style="4" customWidth="1"/>
+    <col min="8984" max="8985" width="13.85546875" style="4" customWidth="1"/>
     <col min="8986" max="8987" width="14.42578125" style="4" customWidth="1"/>
     <col min="8988" max="8989" width="14.5703125" style="4" customWidth="1"/>
     <col min="8990" max="8994" width="14.42578125" style="4" customWidth="1"/>
-    <col min="8995" max="9216" width="9.28515625" style="4"/>
-    <col min="9217" max="9217" width="14.7109375" style="4" customWidth="1"/>
+    <col min="8995" max="9216" width="9.140625" style="4"/>
+    <col min="9217" max="9217" width="14.85546875" style="4" customWidth="1"/>
     <col min="9218" max="9220" width="13" style="4" customWidth="1"/>
-    <col min="9221" max="9222" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9227" max="9227" width="14.28515625" style="4" customWidth="1"/>
+    <col min="9221" max="9222" width="12.140625" style="4" customWidth="1"/>
+    <col min="9223" max="9224" width="13.140625" style="4" customWidth="1"/>
+    <col min="9225" max="9226" width="11.85546875" style="4" customWidth="1"/>
+    <col min="9227" max="9227" width="14.140625" style="4" customWidth="1"/>
     <col min="9228" max="9229" width="12.42578125" style="4" customWidth="1"/>
     <col min="9230" max="9230" width="14.5703125" style="4" customWidth="1"/>
     <col min="9231" max="9231" width="12.42578125" style="4" customWidth="1"/>
-    <col min="9232" max="9234" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9232" max="9234" width="12.85546875" style="4" customWidth="1"/>
     <col min="9235" max="9235" width="12.5703125" style="4" customWidth="1"/>
-    <col min="9236" max="9239" width="12.7109375" style="4" customWidth="1"/>
-    <col min="9240" max="9241" width="13.7109375" style="4" customWidth="1"/>
+    <col min="9236" max="9239" width="12.85546875" style="4" customWidth="1"/>
+    <col min="9240" max="9241" width="13.85546875" style="4" customWidth="1"/>
     <col min="9242" max="9243" width="14.42578125" style="4" customWidth="1"/>
     <col min="9244" max="9245" width="14.5703125" style="4" customWidth="1"/>
     <col min="9246" max="9250" width="14.42578125" style="4" customWidth="1"/>
-    <col min="9251" max="9472" width="9.28515625" style="4"/>
-    <col min="9473" max="9473" width="14.7109375" style="4" customWidth="1"/>
+    <col min="9251" max="9472" width="9.140625" style="4"/>
+    <col min="9473" max="9473" width="14.85546875" style="4" customWidth="1"/>
     <col min="9474" max="9476" width="13" style="4" customWidth="1"/>
-    <col min="9477" max="9478" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9483" max="9483" width="14.28515625" style="4" customWidth="1"/>
+    <col min="9477" max="9478" width="12.140625" style="4" customWidth="1"/>
+    <col min="9479" max="9480" width="13.140625" style="4" customWidth="1"/>
+    <col min="9481" max="9482" width="11.85546875" style="4" customWidth="1"/>
+    <col min="9483" max="9483" width="14.140625" style="4" customWidth="1"/>
     <col min="9484" max="9485" width="12.42578125" style="4" customWidth="1"/>
     <col min="9486" max="9486" width="14.5703125" style="4" customWidth="1"/>
     <col min="9487" max="9487" width="12.42578125" style="4" customWidth="1"/>
-    <col min="9488" max="9490" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9488" max="9490" width="12.85546875" style="4" customWidth="1"/>
     <col min="9491" max="9491" width="12.5703125" style="4" customWidth="1"/>
-    <col min="9492" max="9495" width="12.7109375" style="4" customWidth="1"/>
-    <col min="9496" max="9497" width="13.7109375" style="4" customWidth="1"/>
+    <col min="9492" max="9495" width="12.85546875" style="4" customWidth="1"/>
+    <col min="9496" max="9497" width="13.85546875" style="4" customWidth="1"/>
     <col min="9498" max="9499" width="14.42578125" style="4" customWidth="1"/>
     <col min="9500" max="9501" width="14.5703125" style="4" customWidth="1"/>
     <col min="9502" max="9506" width="14.42578125" style="4" customWidth="1"/>
-    <col min="9507" max="9728" width="9.28515625" style="4"/>
-    <col min="9729" max="9729" width="14.7109375" style="4" customWidth="1"/>
+    <col min="9507" max="9728" width="9.140625" style="4"/>
+    <col min="9729" max="9729" width="14.85546875" style="4" customWidth="1"/>
     <col min="9730" max="9732" width="13" style="4" customWidth="1"/>
-    <col min="9733" max="9734" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9739" max="9739" width="14.28515625" style="4" customWidth="1"/>
+    <col min="9733" max="9734" width="12.140625" style="4" customWidth="1"/>
+    <col min="9735" max="9736" width="13.140625" style="4" customWidth="1"/>
+    <col min="9737" max="9738" width="11.85546875" style="4" customWidth="1"/>
+    <col min="9739" max="9739" width="14.140625" style="4" customWidth="1"/>
     <col min="9740" max="9741" width="12.42578125" style="4" customWidth="1"/>
     <col min="9742" max="9742" width="14.5703125" style="4" customWidth="1"/>
     <col min="9743" max="9743" width="12.42578125" style="4" customWidth="1"/>
-    <col min="9744" max="9746" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9744" max="9746" width="12.85546875" style="4" customWidth="1"/>
     <col min="9747" max="9747" width="12.5703125" style="4" customWidth="1"/>
-    <col min="9748" max="9751" width="12.7109375" style="4" customWidth="1"/>
-    <col min="9752" max="9753" width="13.7109375" style="4" customWidth="1"/>
+    <col min="9748" max="9751" width="12.85546875" style="4" customWidth="1"/>
+    <col min="9752" max="9753" width="13.85546875" style="4" customWidth="1"/>
     <col min="9754" max="9755" width="14.42578125" style="4" customWidth="1"/>
     <col min="9756" max="9757" width="14.5703125" style="4" customWidth="1"/>
     <col min="9758" max="9762" width="14.42578125" style="4" customWidth="1"/>
-    <col min="9763" max="9984" width="9.28515625" style="4"/>
-    <col min="9985" max="9985" width="14.7109375" style="4" customWidth="1"/>
+    <col min="9763" max="9984" width="9.140625" style="4"/>
+    <col min="9985" max="9985" width="14.85546875" style="4" customWidth="1"/>
     <col min="9986" max="9988" width="13" style="4" customWidth="1"/>
-    <col min="9989" max="9990" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9995" max="9995" width="14.28515625" style="4" customWidth="1"/>
+    <col min="9989" max="9990" width="12.140625" style="4" customWidth="1"/>
+    <col min="9991" max="9992" width="13.140625" style="4" customWidth="1"/>
+    <col min="9993" max="9994" width="11.85546875" style="4" customWidth="1"/>
+    <col min="9995" max="9995" width="14.140625" style="4" customWidth="1"/>
     <col min="9996" max="9997" width="12.42578125" style="4" customWidth="1"/>
     <col min="9998" max="9998" width="14.5703125" style="4" customWidth="1"/>
     <col min="9999" max="9999" width="12.42578125" style="4" customWidth="1"/>
-    <col min="10000" max="10002" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10000" max="10002" width="12.85546875" style="4" customWidth="1"/>
     <col min="10003" max="10003" width="12.5703125" style="4" customWidth="1"/>
-    <col min="10004" max="10007" width="12.7109375" style="4" customWidth="1"/>
-    <col min="10008" max="10009" width="13.7109375" style="4" customWidth="1"/>
+    <col min="10004" max="10007" width="12.85546875" style="4" customWidth="1"/>
+    <col min="10008" max="10009" width="13.85546875" style="4" customWidth="1"/>
     <col min="10010" max="10011" width="14.42578125" style="4" customWidth="1"/>
     <col min="10012" max="10013" width="14.5703125" style="4" customWidth="1"/>
     <col min="10014" max="10018" width="14.42578125" style="4" customWidth="1"/>
-    <col min="10019" max="10240" width="9.28515625" style="4"/>
-    <col min="10241" max="10241" width="14.7109375" style="4" customWidth="1"/>
+    <col min="10019" max="10240" width="9.140625" style="4"/>
+    <col min="10241" max="10241" width="14.85546875" style="4" customWidth="1"/>
     <col min="10242" max="10244" width="13" style="4" customWidth="1"/>
-    <col min="10245" max="10246" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10251" max="10251" width="14.28515625" style="4" customWidth="1"/>
+    <col min="10245" max="10246" width="12.140625" style="4" customWidth="1"/>
+    <col min="10247" max="10248" width="13.140625" style="4" customWidth="1"/>
+    <col min="10249" max="10250" width="11.85546875" style="4" customWidth="1"/>
+    <col min="10251" max="10251" width="14.140625" style="4" customWidth="1"/>
     <col min="10252" max="10253" width="12.42578125" style="4" customWidth="1"/>
     <col min="10254" max="10254" width="14.5703125" style="4" customWidth="1"/>
     <col min="10255" max="10255" width="12.42578125" style="4" customWidth="1"/>
-    <col min="10256" max="10258" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10256" max="10258" width="12.85546875" style="4" customWidth="1"/>
     <col min="10259" max="10259" width="12.5703125" style="4" customWidth="1"/>
-    <col min="10260" max="10263" width="12.7109375" style="4" customWidth="1"/>
-    <col min="10264" max="10265" width="13.7109375" style="4" customWidth="1"/>
+    <col min="10260" max="10263" width="12.85546875" style="4" customWidth="1"/>
+    <col min="10264" max="10265" width="13.85546875" style="4" customWidth="1"/>
     <col min="10266" max="10267" width="14.42578125" style="4" customWidth="1"/>
     <col min="10268" max="10269" width="14.5703125" style="4" customWidth="1"/>
     <col min="10270" max="10274" width="14.42578125" style="4" customWidth="1"/>
-    <col min="10275" max="10496" width="9.28515625" style="4"/>
-    <col min="10497" max="10497" width="14.7109375" style="4" customWidth="1"/>
+    <col min="10275" max="10496" width="9.140625" style="4"/>
+    <col min="10497" max="10497" width="14.85546875" style="4" customWidth="1"/>
     <col min="10498" max="10500" width="13" style="4" customWidth="1"/>
-    <col min="10501" max="10502" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10507" max="10507" width="14.28515625" style="4" customWidth="1"/>
+    <col min="10501" max="10502" width="12.140625" style="4" customWidth="1"/>
+    <col min="10503" max="10504" width="13.140625" style="4" customWidth="1"/>
+    <col min="10505" max="10506" width="11.85546875" style="4" customWidth="1"/>
+    <col min="10507" max="10507" width="14.140625" style="4" customWidth="1"/>
     <col min="10508" max="10509" width="12.42578125" style="4" customWidth="1"/>
     <col min="10510" max="10510" width="14.5703125" style="4" customWidth="1"/>
     <col min="10511" max="10511" width="12.42578125" style="4" customWidth="1"/>
-    <col min="10512" max="10514" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10512" max="10514" width="12.85546875" style="4" customWidth="1"/>
     <col min="10515" max="10515" width="12.5703125" style="4" customWidth="1"/>
-    <col min="10516" max="10519" width="12.7109375" style="4" customWidth="1"/>
-    <col min="10520" max="10521" width="13.7109375" style="4" customWidth="1"/>
+    <col min="10516" max="10519" width="12.85546875" style="4" customWidth="1"/>
+    <col min="10520" max="10521" width="13.85546875" style="4" customWidth="1"/>
     <col min="10522" max="10523" width="14.42578125" style="4" customWidth="1"/>
     <col min="10524" max="10525" width="14.5703125" style="4" customWidth="1"/>
     <col min="10526" max="10530" width="14.42578125" style="4" customWidth="1"/>
-    <col min="10531" max="10752" width="9.28515625" style="4"/>
-    <col min="10753" max="10753" width="14.7109375" style="4" customWidth="1"/>
+    <col min="10531" max="10752" width="9.140625" style="4"/>
+    <col min="10753" max="10753" width="14.85546875" style="4" customWidth="1"/>
     <col min="10754" max="10756" width="13" style="4" customWidth="1"/>
-    <col min="10757" max="10758" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10763" max="10763" width="14.28515625" style="4" customWidth="1"/>
+    <col min="10757" max="10758" width="12.140625" style="4" customWidth="1"/>
+    <col min="10759" max="10760" width="13.140625" style="4" customWidth="1"/>
+    <col min="10761" max="10762" width="11.85546875" style="4" customWidth="1"/>
+    <col min="10763" max="10763" width="14.140625" style="4" customWidth="1"/>
     <col min="10764" max="10765" width="12.42578125" style="4" customWidth="1"/>
     <col min="10766" max="10766" width="14.5703125" style="4" customWidth="1"/>
     <col min="10767" max="10767" width="12.42578125" style="4" customWidth="1"/>
-    <col min="10768" max="10770" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10768" max="10770" width="12.85546875" style="4" customWidth="1"/>
     <col min="10771" max="10771" width="12.5703125" style="4" customWidth="1"/>
-    <col min="10772" max="10775" width="12.7109375" style="4" customWidth="1"/>
-    <col min="10776" max="10777" width="13.7109375" style="4" customWidth="1"/>
+    <col min="10772" max="10775" width="12.85546875" style="4" customWidth="1"/>
+    <col min="10776" max="10777" width="13.85546875" style="4" customWidth="1"/>
     <col min="10778" max="10779" width="14.42578125" style="4" customWidth="1"/>
     <col min="10780" max="10781" width="14.5703125" style="4" customWidth="1"/>
     <col min="10782" max="10786" width="14.42578125" style="4" customWidth="1"/>
-    <col min="10787" max="11008" width="9.28515625" style="4"/>
-    <col min="11009" max="11009" width="14.7109375" style="4" customWidth="1"/>
+    <col min="10787" max="11008" width="9.140625" style="4"/>
+    <col min="11009" max="11009" width="14.85546875" style="4" customWidth="1"/>
     <col min="11010" max="11012" width="13" style="4" customWidth="1"/>
-    <col min="11013" max="11014" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11019" max="11019" width="14.28515625" style="4" customWidth="1"/>
+    <col min="11013" max="11014" width="12.140625" style="4" customWidth="1"/>
+    <col min="11015" max="11016" width="13.140625" style="4" customWidth="1"/>
+    <col min="11017" max="11018" width="11.85546875" style="4" customWidth="1"/>
+    <col min="11019" max="11019" width="14.140625" style="4" customWidth="1"/>
     <col min="11020" max="11021" width="12.42578125" style="4" customWidth="1"/>
     <col min="11022" max="11022" width="14.5703125" style="4" customWidth="1"/>
     <col min="11023" max="11023" width="12.42578125" style="4" customWidth="1"/>
-    <col min="11024" max="11026" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11024" max="11026" width="12.85546875" style="4" customWidth="1"/>
     <col min="11027" max="11027" width="12.5703125" style="4" customWidth="1"/>
-    <col min="11028" max="11031" width="12.7109375" style="4" customWidth="1"/>
-    <col min="11032" max="11033" width="13.7109375" style="4" customWidth="1"/>
+    <col min="11028" max="11031" width="12.85546875" style="4" customWidth="1"/>
+    <col min="11032" max="11033" width="13.85546875" style="4" customWidth="1"/>
     <col min="11034" max="11035" width="14.42578125" style="4" customWidth="1"/>
     <col min="11036" max="11037" width="14.5703125" style="4" customWidth="1"/>
     <col min="11038" max="11042" width="14.42578125" style="4" customWidth="1"/>
-    <col min="11043" max="11264" width="9.28515625" style="4"/>
-    <col min="11265" max="11265" width="14.7109375" style="4" customWidth="1"/>
+    <col min="11043" max="11264" width="9.140625" style="4"/>
+    <col min="11265" max="11265" width="14.85546875" style="4" customWidth="1"/>
     <col min="11266" max="11268" width="13" style="4" customWidth="1"/>
-    <col min="11269" max="11270" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11275" max="11275" width="14.28515625" style="4" customWidth="1"/>
+    <col min="11269" max="11270" width="12.140625" style="4" customWidth="1"/>
+    <col min="11271" max="11272" width="13.140625" style="4" customWidth="1"/>
+    <col min="11273" max="11274" width="11.85546875" style="4" customWidth="1"/>
+    <col min="11275" max="11275" width="14.140625" style="4" customWidth="1"/>
     <col min="11276" max="11277" width="12.42578125" style="4" customWidth="1"/>
     <col min="11278" max="11278" width="14.5703125" style="4" customWidth="1"/>
     <col min="11279" max="11279" width="12.42578125" style="4" customWidth="1"/>
-    <col min="11280" max="11282" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11280" max="11282" width="12.85546875" style="4" customWidth="1"/>
     <col min="11283" max="11283" width="12.5703125" style="4" customWidth="1"/>
-    <col min="11284" max="11287" width="12.7109375" style="4" customWidth="1"/>
-    <col min="11288" max="11289" width="13.7109375" style="4" customWidth="1"/>
+    <col min="11284" max="11287" width="12.85546875" style="4" customWidth="1"/>
+    <col min="11288" max="11289" width="13.85546875" style="4" customWidth="1"/>
     <col min="11290" max="11291" width="14.42578125" style="4" customWidth="1"/>
     <col min="11292" max="11293" width="14.5703125" style="4" customWidth="1"/>
     <col min="11294" max="11298" width="14.42578125" style="4" customWidth="1"/>
-    <col min="11299" max="11520" width="9.28515625" style="4"/>
-    <col min="11521" max="11521" width="14.7109375" style="4" customWidth="1"/>
+    <col min="11299" max="11520" width="9.140625" style="4"/>
+    <col min="11521" max="11521" width="14.85546875" style="4" customWidth="1"/>
     <col min="11522" max="11524" width="13" style="4" customWidth="1"/>
-    <col min="11525" max="11526" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11531" max="11531" width="14.28515625" style="4" customWidth="1"/>
+    <col min="11525" max="11526" width="12.140625" style="4" customWidth="1"/>
+    <col min="11527" max="11528" width="13.140625" style="4" customWidth="1"/>
+    <col min="11529" max="11530" width="11.85546875" style="4" customWidth="1"/>
+    <col min="11531" max="11531" width="14.140625" style="4" customWidth="1"/>
     <col min="11532" max="11533" width="12.42578125" style="4" customWidth="1"/>
     <col min="11534" max="11534" width="14.5703125" style="4" customWidth="1"/>
     <col min="11535" max="11535" width="12.42578125" style="4" customWidth="1"/>
-    <col min="11536" max="11538" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11536" max="11538" width="12.85546875" style="4" customWidth="1"/>
     <col min="11539" max="11539" width="12.5703125" style="4" customWidth="1"/>
-    <col min="11540" max="11543" width="12.7109375" style="4" customWidth="1"/>
-    <col min="11544" max="11545" width="13.7109375" style="4" customWidth="1"/>
+    <col min="11540" max="11543" width="12.85546875" style="4" customWidth="1"/>
+    <col min="11544" max="11545" width="13.85546875" style="4" customWidth="1"/>
     <col min="11546" max="11547" width="14.42578125" style="4" customWidth="1"/>
     <col min="11548" max="11549" width="14.5703125" style="4" customWidth="1"/>
     <col min="11550" max="11554" width="14.42578125" style="4" customWidth="1"/>
-    <col min="11555" max="11776" width="9.28515625" style="4"/>
-    <col min="11777" max="11777" width="14.7109375" style="4" customWidth="1"/>
+    <col min="11555" max="11776" width="9.140625" style="4"/>
+    <col min="11777" max="11777" width="14.85546875" style="4" customWidth="1"/>
     <col min="11778" max="11780" width="13" style="4" customWidth="1"/>
-    <col min="11781" max="11782" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11787" max="11787" width="14.28515625" style="4" customWidth="1"/>
+    <col min="11781" max="11782" width="12.140625" style="4" customWidth="1"/>
+    <col min="11783" max="11784" width="13.140625" style="4" customWidth="1"/>
+    <col min="11785" max="11786" width="11.85546875" style="4" customWidth="1"/>
+    <col min="11787" max="11787" width="14.140625" style="4" customWidth="1"/>
     <col min="11788" max="11789" width="12.42578125" style="4" customWidth="1"/>
     <col min="11790" max="11790" width="14.5703125" style="4" customWidth="1"/>
     <col min="11791" max="11791" width="12.42578125" style="4" customWidth="1"/>
-    <col min="11792" max="11794" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11792" max="11794" width="12.85546875" style="4" customWidth="1"/>
     <col min="11795" max="11795" width="12.5703125" style="4" customWidth="1"/>
-    <col min="11796" max="11799" width="12.7109375" style="4" customWidth="1"/>
-    <col min="11800" max="11801" width="13.7109375" style="4" customWidth="1"/>
+    <col min="11796" max="11799" width="12.85546875" style="4" customWidth="1"/>
+    <col min="11800" max="11801" width="13.85546875" style="4" customWidth="1"/>
     <col min="11802" max="11803" width="14.42578125" style="4" customWidth="1"/>
     <col min="11804" max="11805" width="14.5703125" style="4" customWidth="1"/>
     <col min="11806" max="11810" width="14.42578125" style="4" customWidth="1"/>
-    <col min="11811" max="12032" width="9.28515625" style="4"/>
-    <col min="12033" max="12033" width="14.7109375" style="4" customWidth="1"/>
+    <col min="11811" max="12032" width="9.140625" style="4"/>
+    <col min="12033" max="12033" width="14.85546875" style="4" customWidth="1"/>
     <col min="12034" max="12036" width="13" style="4" customWidth="1"/>
-    <col min="12037" max="12038" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12043" max="12043" width="14.28515625" style="4" customWidth="1"/>
+    <col min="12037" max="12038" width="12.140625" style="4" customWidth="1"/>
+    <col min="12039" max="12040" width="13.140625" style="4" customWidth="1"/>
+    <col min="12041" max="12042" width="11.85546875" style="4" customWidth="1"/>
+    <col min="12043" max="12043" width="14.140625" style="4" customWidth="1"/>
     <col min="12044" max="12045" width="12.42578125" style="4" customWidth="1"/>
     <col min="12046" max="12046" width="14.5703125" style="4" customWidth="1"/>
     <col min="12047" max="12047" width="12.42578125" style="4" customWidth="1"/>
-    <col min="12048" max="12050" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12048" max="12050" width="12.85546875" style="4" customWidth="1"/>
     <col min="12051" max="12051" width="12.5703125" style="4" customWidth="1"/>
-    <col min="12052" max="12055" width="12.7109375" style="4" customWidth="1"/>
-    <col min="12056" max="12057" width="13.7109375" style="4" customWidth="1"/>
+    <col min="12052" max="12055" width="12.85546875" style="4" customWidth="1"/>
+    <col min="12056" max="12057" width="13.85546875" style="4" customWidth="1"/>
     <col min="12058" max="12059" width="14.42578125" style="4" customWidth="1"/>
     <col min="12060" max="12061" width="14.5703125" style="4" customWidth="1"/>
     <col min="12062" max="12066" width="14.42578125" style="4" customWidth="1"/>
-    <col min="12067" max="12288" width="9.28515625" style="4"/>
-    <col min="12289" max="12289" width="14.7109375" style="4" customWidth="1"/>
+    <col min="12067" max="12288" width="9.140625" style="4"/>
+    <col min="12289" max="12289" width="14.85546875" style="4" customWidth="1"/>
     <col min="12290" max="12292" width="13" style="4" customWidth="1"/>
-    <col min="12293" max="12294" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12299" max="12299" width="14.28515625" style="4" customWidth="1"/>
+    <col min="12293" max="12294" width="12.140625" style="4" customWidth="1"/>
+    <col min="12295" max="12296" width="13.140625" style="4" customWidth="1"/>
+    <col min="12297" max="12298" width="11.85546875" style="4" customWidth="1"/>
+    <col min="12299" max="12299" width="14.140625" style="4" customWidth="1"/>
     <col min="12300" max="12301" width="12.42578125" style="4" customWidth="1"/>
     <col min="12302" max="12302" width="14.5703125" style="4" customWidth="1"/>
     <col min="12303" max="12303" width="12.42578125" style="4" customWidth="1"/>
-    <col min="12304" max="12306" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12304" max="12306" width="12.85546875" style="4" customWidth="1"/>
     <col min="12307" max="12307" width="12.5703125" style="4" customWidth="1"/>
-    <col min="12308" max="12311" width="12.7109375" style="4" customWidth="1"/>
-    <col min="12312" max="12313" width="13.7109375" style="4" customWidth="1"/>
+    <col min="12308" max="12311" width="12.85546875" style="4" customWidth="1"/>
+    <col min="12312" max="12313" width="13.85546875" style="4" customWidth="1"/>
     <col min="12314" max="12315" width="14.42578125" style="4" customWidth="1"/>
     <col min="12316" max="12317" width="14.5703125" style="4" customWidth="1"/>
     <col min="12318" max="12322" width="14.42578125" style="4" customWidth="1"/>
-    <col min="12323" max="12544" width="9.28515625" style="4"/>
-    <col min="12545" max="12545" width="14.7109375" style="4" customWidth="1"/>
+    <col min="12323" max="12544" width="9.140625" style="4"/>
+    <col min="12545" max="12545" width="14.85546875" style="4" customWidth="1"/>
     <col min="12546" max="12548" width="13" style="4" customWidth="1"/>
-    <col min="12549" max="12550" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12555" max="12555" width="14.28515625" style="4" customWidth="1"/>
+    <col min="12549" max="12550" width="12.140625" style="4" customWidth="1"/>
+    <col min="12551" max="12552" width="13.140625" style="4" customWidth="1"/>
+    <col min="12553" max="12554" width="11.85546875" style="4" customWidth="1"/>
+    <col min="12555" max="12555" width="14.140625" style="4" customWidth="1"/>
     <col min="12556" max="12557" width="12.42578125" style="4" customWidth="1"/>
     <col min="12558" max="12558" width="14.5703125" style="4" customWidth="1"/>
     <col min="12559" max="12559" width="12.42578125" style="4" customWidth="1"/>
-    <col min="12560" max="12562" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12560" max="12562" width="12.85546875" style="4" customWidth="1"/>
     <col min="12563" max="12563" width="12.5703125" style="4" customWidth="1"/>
-    <col min="12564" max="12567" width="12.7109375" style="4" customWidth="1"/>
-    <col min="12568" max="12569" width="13.7109375" style="4" customWidth="1"/>
+    <col min="12564" max="12567" width="12.85546875" style="4" customWidth="1"/>
+    <col min="12568" max="12569" width="13.85546875" style="4" customWidth="1"/>
     <col min="12570" max="12571" width="14.42578125" style="4" customWidth="1"/>
     <col min="12572" max="12573" width="14.5703125" style="4" customWidth="1"/>
     <col min="12574" max="12578" width="14.42578125" style="4" customWidth="1"/>
-    <col min="12579" max="12800" width="9.28515625" style="4"/>
-    <col min="12801" max="12801" width="14.7109375" style="4" customWidth="1"/>
+    <col min="12579" max="12800" width="9.140625" style="4"/>
+    <col min="12801" max="12801" width="14.85546875" style="4" customWidth="1"/>
     <col min="12802" max="12804" width="13" style="4" customWidth="1"/>
-    <col min="12805" max="12806" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12811" max="12811" width="14.28515625" style="4" customWidth="1"/>
+    <col min="12805" max="12806" width="12.140625" style="4" customWidth="1"/>
+    <col min="12807" max="12808" width="13.140625" style="4" customWidth="1"/>
+    <col min="12809" max="12810" width="11.85546875" style="4" customWidth="1"/>
+    <col min="12811" max="12811" width="14.140625" style="4" customWidth="1"/>
     <col min="12812" max="12813" width="12.42578125" style="4" customWidth="1"/>
     <col min="12814" max="12814" width="14.5703125" style="4" customWidth="1"/>
     <col min="12815" max="12815" width="12.42578125" style="4" customWidth="1"/>
-    <col min="12816" max="12818" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12816" max="12818" width="12.85546875" style="4" customWidth="1"/>
     <col min="12819" max="12819" width="12.5703125" style="4" customWidth="1"/>
-    <col min="12820" max="12823" width="12.7109375" style="4" customWidth="1"/>
-    <col min="12824" max="12825" width="13.7109375" style="4" customWidth="1"/>
+    <col min="12820" max="12823" width="12.85546875" style="4" customWidth="1"/>
+    <col min="12824" max="12825" width="13.85546875" style="4" customWidth="1"/>
     <col min="12826" max="12827" width="14.42578125" style="4" customWidth="1"/>
     <col min="12828" max="12829" width="14.5703125" style="4" customWidth="1"/>
     <col min="12830" max="12834" width="14.42578125" style="4" customWidth="1"/>
-    <col min="12835" max="13056" width="9.28515625" style="4"/>
-    <col min="13057" max="13057" width="14.7109375" style="4" customWidth="1"/>
+    <col min="12835" max="13056" width="9.140625" style="4"/>
+    <col min="13057" max="13057" width="14.85546875" style="4" customWidth="1"/>
     <col min="13058" max="13060" width="13" style="4" customWidth="1"/>
-    <col min="13061" max="13062" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13067" max="13067" width="14.28515625" style="4" customWidth="1"/>
+    <col min="13061" max="13062" width="12.140625" style="4" customWidth="1"/>
+    <col min="13063" max="13064" width="13.140625" style="4" customWidth="1"/>
+    <col min="13065" max="13066" width="11.85546875" style="4" customWidth="1"/>
+    <col min="13067" max="13067" width="14.140625" style="4" customWidth="1"/>
     <col min="13068" max="13069" width="12.42578125" style="4" customWidth="1"/>
     <col min="13070" max="13070" width="14.5703125" style="4" customWidth="1"/>
     <col min="13071" max="13071" width="12.42578125" style="4" customWidth="1"/>
-    <col min="13072" max="13074" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13072" max="13074" width="12.85546875" style="4" customWidth="1"/>
     <col min="13075" max="13075" width="12.5703125" style="4" customWidth="1"/>
-    <col min="13076" max="13079" width="12.7109375" style="4" customWidth="1"/>
-    <col min="13080" max="13081" width="13.7109375" style="4" customWidth="1"/>
+    <col min="13076" max="13079" width="12.85546875" style="4" customWidth="1"/>
+    <col min="13080" max="13081" width="13.85546875" style="4" customWidth="1"/>
     <col min="13082" max="13083" width="14.42578125" style="4" customWidth="1"/>
     <col min="13084" max="13085" width="14.5703125" style="4" customWidth="1"/>
     <col min="13086" max="13090" width="14.42578125" style="4" customWidth="1"/>
-    <col min="13091" max="13312" width="9.28515625" style="4"/>
-    <col min="13313" max="13313" width="14.7109375" style="4" customWidth="1"/>
+    <col min="13091" max="13312" width="9.140625" style="4"/>
+    <col min="13313" max="13313" width="14.85546875" style="4" customWidth="1"/>
     <col min="13314" max="13316" width="13" style="4" customWidth="1"/>
-    <col min="13317" max="13318" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13323" max="13323" width="14.28515625" style="4" customWidth="1"/>
+    <col min="13317" max="13318" width="12.140625" style="4" customWidth="1"/>
+    <col min="13319" max="13320" width="13.140625" style="4" customWidth="1"/>
+    <col min="13321" max="13322" width="11.85546875" style="4" customWidth="1"/>
+    <col min="13323" max="13323" width="14.140625" style="4" customWidth="1"/>
     <col min="13324" max="13325" width="12.42578125" style="4" customWidth="1"/>
     <col min="13326" max="13326" width="14.5703125" style="4" customWidth="1"/>
     <col min="13327" max="13327" width="12.42578125" style="4" customWidth="1"/>
-    <col min="13328" max="13330" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13328" max="13330" width="12.85546875" style="4" customWidth="1"/>
     <col min="13331" max="13331" width="12.5703125" style="4" customWidth="1"/>
-    <col min="13332" max="13335" width="12.7109375" style="4" customWidth="1"/>
-    <col min="13336" max="13337" width="13.7109375" style="4" customWidth="1"/>
+    <col min="13332" max="13335" width="12.85546875" style="4" customWidth="1"/>
+    <col min="13336" max="13337" width="13.85546875" style="4" customWidth="1"/>
     <col min="13338" max="13339" width="14.42578125" style="4" customWidth="1"/>
     <col min="13340" max="13341" width="14.5703125" style="4" customWidth="1"/>
     <col min="13342" max="13346" width="14.42578125" style="4" customWidth="1"/>
-    <col min="13347" max="13568" width="9.28515625" style="4"/>
-    <col min="13569" max="13569" width="14.7109375" style="4" customWidth="1"/>
+    <col min="13347" max="13568" width="9.140625" style="4"/>
+    <col min="13569" max="13569" width="14.85546875" style="4" customWidth="1"/>
     <col min="13570" max="13572" width="13" style="4" customWidth="1"/>
-    <col min="13573" max="13574" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13579" max="13579" width="14.28515625" style="4" customWidth="1"/>
+    <col min="13573" max="13574" width="12.140625" style="4" customWidth="1"/>
+    <col min="13575" max="13576" width="13.140625" style="4" customWidth="1"/>
+    <col min="13577" max="13578" width="11.85546875" style="4" customWidth="1"/>
+    <col min="13579" max="13579" width="14.140625" style="4" customWidth="1"/>
     <col min="13580" max="13581" width="12.42578125" style="4" customWidth="1"/>
     <col min="13582" max="13582" width="14.5703125" style="4" customWidth="1"/>
     <col min="13583" max="13583" width="12.42578125" style="4" customWidth="1"/>
-    <col min="13584" max="13586" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13584" max="13586" width="12.85546875" style="4" customWidth="1"/>
     <col min="13587" max="13587" width="12.5703125" style="4" customWidth="1"/>
-    <col min="13588" max="13591" width="12.7109375" style="4" customWidth="1"/>
-    <col min="13592" max="13593" width="13.7109375" style="4" customWidth="1"/>
+    <col min="13588" max="13591" width="12.85546875" style="4" customWidth="1"/>
+    <col min="13592" max="13593" width="13.85546875" style="4" customWidth="1"/>
     <col min="13594" max="13595" width="14.42578125" style="4" customWidth="1"/>
     <col min="13596" max="13597" width="14.5703125" style="4" customWidth="1"/>
     <col min="13598" max="13602" width="14.42578125" style="4" customWidth="1"/>
-    <col min="13603" max="13824" width="9.28515625" style="4"/>
-    <col min="13825" max="13825" width="14.7109375" style="4" customWidth="1"/>
+    <col min="13603" max="13824" width="9.140625" style="4"/>
+    <col min="13825" max="13825" width="14.85546875" style="4" customWidth="1"/>
     <col min="13826" max="13828" width="13" style="4" customWidth="1"/>
-    <col min="13829" max="13830" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13835" max="13835" width="14.28515625" style="4" customWidth="1"/>
+    <col min="13829" max="13830" width="12.140625" style="4" customWidth="1"/>
+    <col min="13831" max="13832" width="13.140625" style="4" customWidth="1"/>
+    <col min="13833" max="13834" width="11.85546875" style="4" customWidth="1"/>
+    <col min="13835" max="13835" width="14.140625" style="4" customWidth="1"/>
     <col min="13836" max="13837" width="12.42578125" style="4" customWidth="1"/>
     <col min="13838" max="13838" width="14.5703125" style="4" customWidth="1"/>
     <col min="13839" max="13839" width="12.42578125" style="4" customWidth="1"/>
-    <col min="13840" max="13842" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13840" max="13842" width="12.85546875" style="4" customWidth="1"/>
     <col min="13843" max="13843" width="12.5703125" style="4" customWidth="1"/>
-    <col min="13844" max="13847" width="12.7109375" style="4" customWidth="1"/>
-    <col min="13848" max="13849" width="13.7109375" style="4" customWidth="1"/>
+    <col min="13844" max="13847" width="12.85546875" style="4" customWidth="1"/>
+    <col min="13848" max="13849" width="13.85546875" style="4" customWidth="1"/>
     <col min="13850" max="13851" width="14.42578125" style="4" customWidth="1"/>
     <col min="13852" max="13853" width="14.5703125" style="4" customWidth="1"/>
     <col min="13854" max="13858" width="14.42578125" style="4" customWidth="1"/>
-    <col min="13859" max="14080" width="9.28515625" style="4"/>
-    <col min="14081" max="14081" width="14.7109375" style="4" customWidth="1"/>
+    <col min="13859" max="14080" width="9.140625" style="4"/>
+    <col min="14081" max="14081" width="14.85546875" style="4" customWidth="1"/>
     <col min="14082" max="14084" width="13" style="4" customWidth="1"/>
-    <col min="14085" max="14086" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14091" max="14091" width="14.28515625" style="4" customWidth="1"/>
+    <col min="14085" max="14086" width="12.140625" style="4" customWidth="1"/>
+    <col min="14087" max="14088" width="13.140625" style="4" customWidth="1"/>
+    <col min="14089" max="14090" width="11.85546875" style="4" customWidth="1"/>
+    <col min="14091" max="14091" width="14.140625" style="4" customWidth="1"/>
     <col min="14092" max="14093" width="12.42578125" style="4" customWidth="1"/>
     <col min="14094" max="14094" width="14.5703125" style="4" customWidth="1"/>
     <col min="14095" max="14095" width="12.42578125" style="4" customWidth="1"/>
-    <col min="14096" max="14098" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14096" max="14098" width="12.85546875" style="4" customWidth="1"/>
     <col min="14099" max="14099" width="12.5703125" style="4" customWidth="1"/>
-    <col min="14100" max="14103" width="12.7109375" style="4" customWidth="1"/>
-    <col min="14104" max="14105" width="13.7109375" style="4" customWidth="1"/>
+    <col min="14100" max="14103" width="12.85546875" style="4" customWidth="1"/>
+    <col min="14104" max="14105" width="13.85546875" style="4" customWidth="1"/>
     <col min="14106" max="14107" width="14.42578125" style="4" customWidth="1"/>
     <col min="14108" max="14109" width="14.5703125" style="4" customWidth="1"/>
     <col min="14110" max="14114" width="14.42578125" style="4" customWidth="1"/>
-    <col min="14115" max="14336" width="9.28515625" style="4"/>
-    <col min="14337" max="14337" width="14.7109375" style="4" customWidth="1"/>
+    <col min="14115" max="14336" width="9.140625" style="4"/>
+    <col min="14337" max="14337" width="14.85546875" style="4" customWidth="1"/>
     <col min="14338" max="14340" width="13" style="4" customWidth="1"/>
-    <col min="14341" max="14342" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14347" max="14347" width="14.28515625" style="4" customWidth="1"/>
+    <col min="14341" max="14342" width="12.140625" style="4" customWidth="1"/>
+    <col min="14343" max="14344" width="13.140625" style="4" customWidth="1"/>
+    <col min="14345" max="14346" width="11.85546875" style="4" customWidth="1"/>
+    <col min="14347" max="14347" width="14.140625" style="4" customWidth="1"/>
     <col min="14348" max="14349" width="12.42578125" style="4" customWidth="1"/>
     <col min="14350" max="14350" width="14.5703125" style="4" customWidth="1"/>
     <col min="14351" max="14351" width="12.42578125" style="4" customWidth="1"/>
-    <col min="14352" max="14354" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14352" max="14354" width="12.85546875" style="4" customWidth="1"/>
     <col min="14355" max="14355" width="12.5703125" style="4" customWidth="1"/>
-    <col min="14356" max="14359" width="12.7109375" style="4" customWidth="1"/>
-    <col min="14360" max="14361" width="13.7109375" style="4" customWidth="1"/>
+    <col min="14356" max="14359" width="12.85546875" style="4" customWidth="1"/>
+    <col min="14360" max="14361" width="13.85546875" style="4" customWidth="1"/>
     <col min="14362" max="14363" width="14.42578125" style="4" customWidth="1"/>
     <col min="14364" max="14365" width="14.5703125" style="4" customWidth="1"/>
     <col min="14366" max="14370" width="14.42578125" style="4" customWidth="1"/>
-    <col min="14371" max="14592" width="9.28515625" style="4"/>
-    <col min="14593" max="14593" width="14.7109375" style="4" customWidth="1"/>
+    <col min="14371" max="14592" width="9.140625" style="4"/>
+    <col min="14593" max="14593" width="14.85546875" style="4" customWidth="1"/>
     <col min="14594" max="14596" width="13" style="4" customWidth="1"/>
-    <col min="14597" max="14598" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14603" max="14603" width="14.28515625" style="4" customWidth="1"/>
+    <col min="14597" max="14598" width="12.140625" style="4" customWidth="1"/>
+    <col min="14599" max="14600" width="13.140625" style="4" customWidth="1"/>
+    <col min="14601" max="14602" width="11.85546875" style="4" customWidth="1"/>
+    <col min="14603" max="14603" width="14.140625" style="4" customWidth="1"/>
     <col min="14604" max="14605" width="12.42578125" style="4" customWidth="1"/>
     <col min="14606" max="14606" width="14.5703125" style="4" customWidth="1"/>
     <col min="14607" max="14607" width="12.42578125" style="4" customWidth="1"/>
-    <col min="14608" max="14610" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14608" max="14610" width="12.85546875" style="4" customWidth="1"/>
     <col min="14611" max="14611" width="12.5703125" style="4" customWidth="1"/>
-    <col min="14612" max="14615" width="12.7109375" style="4" customWidth="1"/>
-    <col min="14616" max="14617" width="13.7109375" style="4" customWidth="1"/>
+    <col min="14612" max="14615" width="12.85546875" style="4" customWidth="1"/>
+    <col min="14616" max="14617" width="13.85546875" style="4" customWidth="1"/>
     <col min="14618" max="14619" width="14.42578125" style="4" customWidth="1"/>
     <col min="14620" max="14621" width="14.5703125" style="4" customWidth="1"/>
     <col min="14622" max="14626" width="14.42578125" style="4" customWidth="1"/>
-    <col min="14627" max="14848" width="9.28515625" style="4"/>
-    <col min="14849" max="14849" width="14.7109375" style="4" customWidth="1"/>
+    <col min="14627" max="14848" width="9.140625" style="4"/>
+    <col min="14849" max="14849" width="14.85546875" style="4" customWidth="1"/>
     <col min="14850" max="14852" width="13" style="4" customWidth="1"/>
-    <col min="14853" max="14854" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14859" max="14859" width="14.28515625" style="4" customWidth="1"/>
+    <col min="14853" max="14854" width="12.140625" style="4" customWidth="1"/>
+    <col min="14855" max="14856" width="13.140625" style="4" customWidth="1"/>
+    <col min="14857" max="14858" width="11.85546875" style="4" customWidth="1"/>
+    <col min="14859" max="14859" width="14.140625" style="4" customWidth="1"/>
     <col min="14860" max="14861" width="12.42578125" style="4" customWidth="1"/>
     <col min="14862" max="14862" width="14.5703125" style="4" customWidth="1"/>
     <col min="14863" max="14863" width="12.42578125" style="4" customWidth="1"/>
-    <col min="14864" max="14866" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14864" max="14866" width="12.85546875" style="4" customWidth="1"/>
     <col min="14867" max="14867" width="12.5703125" style="4" customWidth="1"/>
-    <col min="14868" max="14871" width="12.7109375" style="4" customWidth="1"/>
-    <col min="14872" max="14873" width="13.7109375" style="4" customWidth="1"/>
+    <col min="14868" max="14871" width="12.85546875" style="4" customWidth="1"/>
+    <col min="14872" max="14873" width="13.85546875" style="4" customWidth="1"/>
     <col min="14874" max="14875" width="14.42578125" style="4" customWidth="1"/>
     <col min="14876" max="14877" width="14.5703125" style="4" customWidth="1"/>
     <col min="14878" max="14882" width="14.42578125" style="4" customWidth="1"/>
-    <col min="14883" max="15104" width="9.28515625" style="4"/>
-    <col min="15105" max="15105" width="14.7109375" style="4" customWidth="1"/>
+    <col min="14883" max="15104" width="9.140625" style="4"/>
+    <col min="15105" max="15105" width="14.85546875" style="4" customWidth="1"/>
     <col min="15106" max="15108" width="13" style="4" customWidth="1"/>
-    <col min="15109" max="15110" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15115" max="15115" width="14.28515625" style="4" customWidth="1"/>
+    <col min="15109" max="15110" width="12.140625" style="4" customWidth="1"/>
+    <col min="15111" max="15112" width="13.140625" style="4" customWidth="1"/>
+    <col min="15113" max="15114" width="11.85546875" style="4" customWidth="1"/>
+    <col min="15115" max="15115" width="14.140625" style="4" customWidth="1"/>
     <col min="15116" max="15117" width="12.42578125" style="4" customWidth="1"/>
     <col min="15118" max="15118" width="14.5703125" style="4" customWidth="1"/>
     <col min="15119" max="15119" width="12.42578125" style="4" customWidth="1"/>
-    <col min="15120" max="15122" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15120" max="15122" width="12.85546875" style="4" customWidth="1"/>
     <col min="15123" max="15123" width="12.5703125" style="4" customWidth="1"/>
-    <col min="15124" max="15127" width="12.7109375" style="4" customWidth="1"/>
-    <col min="15128" max="15129" width="13.7109375" style="4" customWidth="1"/>
+    <col min="15124" max="15127" width="12.85546875" style="4" customWidth="1"/>
+    <col min="15128" max="15129" width="13.85546875" style="4" customWidth="1"/>
     <col min="15130" max="15131" width="14.42578125" style="4" customWidth="1"/>
     <col min="15132" max="15133" width="14.5703125" style="4" customWidth="1"/>
     <col min="15134" max="15138" width="14.42578125" style="4" customWidth="1"/>
-    <col min="15139" max="15360" width="9.28515625" style="4"/>
-    <col min="15361" max="15361" width="14.7109375" style="4" customWidth="1"/>
+    <col min="15139" max="15360" width="9.140625" style="4"/>
+    <col min="15361" max="15361" width="14.85546875" style="4" customWidth="1"/>
     <col min="15362" max="15364" width="13" style="4" customWidth="1"/>
-    <col min="15365" max="15366" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15371" max="15371" width="14.28515625" style="4" customWidth="1"/>
+    <col min="15365" max="15366" width="12.140625" style="4" customWidth="1"/>
+    <col min="15367" max="15368" width="13.140625" style="4" customWidth="1"/>
+    <col min="15369" max="15370" width="11.85546875" style="4" customWidth="1"/>
+    <col min="15371" max="15371" width="14.140625" style="4" customWidth="1"/>
     <col min="15372" max="15373" width="12.42578125" style="4" customWidth="1"/>
     <col min="15374" max="15374" width="14.5703125" style="4" customWidth="1"/>
     <col min="15375" max="15375" width="12.42578125" style="4" customWidth="1"/>
-    <col min="15376" max="15378" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15376" max="15378" width="12.85546875" style="4" customWidth="1"/>
     <col min="15379" max="15379" width="12.5703125" style="4" customWidth="1"/>
-    <col min="15380" max="15383" width="12.7109375" style="4" customWidth="1"/>
-    <col min="15384" max="15385" width="13.7109375" style="4" customWidth="1"/>
+    <col min="15380" max="15383" width="12.85546875" style="4" customWidth="1"/>
+    <col min="15384" max="15385" width="13.85546875" style="4" customWidth="1"/>
     <col min="15386" max="15387" width="14.42578125" style="4" customWidth="1"/>
     <col min="15388" max="15389" width="14.5703125" style="4" customWidth="1"/>
     <col min="15390" max="15394" width="14.42578125" style="4" customWidth="1"/>
-    <col min="15395" max="15616" width="9.28515625" style="4"/>
-    <col min="15617" max="15617" width="14.7109375" style="4" customWidth="1"/>
+    <col min="15395" max="15616" width="9.140625" style="4"/>
+    <col min="15617" max="15617" width="14.85546875" style="4" customWidth="1"/>
     <col min="15618" max="15620" width="13" style="4" customWidth="1"/>
-    <col min="15621" max="15622" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15627" max="15627" width="14.28515625" style="4" customWidth="1"/>
+    <col min="15621" max="15622" width="12.140625" style="4" customWidth="1"/>
+    <col min="15623" max="15624" width="13.140625" style="4" customWidth="1"/>
+    <col min="15625" max="15626" width="11.85546875" style="4" customWidth="1"/>
+    <col min="15627" max="15627" width="14.140625" style="4" customWidth="1"/>
     <col min="15628" max="15629" width="12.42578125" style="4" customWidth="1"/>
     <col min="15630" max="15630" width="14.5703125" style="4" customWidth="1"/>
     <col min="15631" max="15631" width="12.42578125" style="4" customWidth="1"/>
-    <col min="15632" max="15634" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15632" max="15634" width="12.85546875" style="4" customWidth="1"/>
     <col min="15635" max="15635" width="12.5703125" style="4" customWidth="1"/>
-    <col min="15636" max="15639" width="12.7109375" style="4" customWidth="1"/>
-    <col min="15640" max="15641" width="13.7109375" style="4" customWidth="1"/>
+    <col min="15636" max="15639" width="12.85546875" style="4" customWidth="1"/>
+    <col min="15640" max="15641" width="13.85546875" style="4" customWidth="1"/>
     <col min="15642" max="15643" width="14.42578125" style="4" customWidth="1"/>
     <col min="15644" max="15645" width="14.5703125" style="4" customWidth="1"/>
     <col min="15646" max="15650" width="14.42578125" style="4" customWidth="1"/>
-    <col min="15651" max="15872" width="9.28515625" style="4"/>
-    <col min="15873" max="15873" width="14.7109375" style="4" customWidth="1"/>
+    <col min="15651" max="15872" width="9.140625" style="4"/>
+    <col min="15873" max="15873" width="14.85546875" style="4" customWidth="1"/>
     <col min="15874" max="15876" width="13" style="4" customWidth="1"/>
-    <col min="15877" max="15878" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15883" max="15883" width="14.28515625" style="4" customWidth="1"/>
+    <col min="15877" max="15878" width="12.140625" style="4" customWidth="1"/>
+    <col min="15879" max="15880" width="13.140625" style="4" customWidth="1"/>
+    <col min="15881" max="15882" width="11.85546875" style="4" customWidth="1"/>
+    <col min="15883" max="15883" width="14.140625" style="4" customWidth="1"/>
     <col min="15884" max="15885" width="12.42578125" style="4" customWidth="1"/>
     <col min="15886" max="15886" width="14.5703125" style="4" customWidth="1"/>
     <col min="15887" max="15887" width="12.42578125" style="4" customWidth="1"/>
-    <col min="15888" max="15890" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15888" max="15890" width="12.85546875" style="4" customWidth="1"/>
     <col min="15891" max="15891" width="12.5703125" style="4" customWidth="1"/>
-    <col min="15892" max="15895" width="12.7109375" style="4" customWidth="1"/>
-    <col min="15896" max="15897" width="13.7109375" style="4" customWidth="1"/>
+    <col min="15892" max="15895" width="12.85546875" style="4" customWidth="1"/>
+    <col min="15896" max="15897" width="13.85546875" style="4" customWidth="1"/>
     <col min="15898" max="15899" width="14.42578125" style="4" customWidth="1"/>
     <col min="15900" max="15901" width="14.5703125" style="4" customWidth="1"/>
     <col min="15902" max="15906" width="14.42578125" style="4" customWidth="1"/>
-    <col min="15907" max="16128" width="9.28515625" style="4"/>
-    <col min="16129" max="16129" width="14.7109375" style="4" customWidth="1"/>
+    <col min="15907" max="16128" width="9.140625" style="4"/>
+    <col min="16129" max="16129" width="14.85546875" style="4" customWidth="1"/>
     <col min="16130" max="16132" width="13" style="4" customWidth="1"/>
-    <col min="16133" max="16134" width="12.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16139" max="16139" width="14.28515625" style="4" customWidth="1"/>
+    <col min="16133" max="16134" width="12.140625" style="4" customWidth="1"/>
+    <col min="16135" max="16136" width="13.140625" style="4" customWidth="1"/>
+    <col min="16137" max="16138" width="11.85546875" style="4" customWidth="1"/>
+    <col min="16139" max="16139" width="14.140625" style="4" customWidth="1"/>
     <col min="16140" max="16141" width="12.42578125" style="4" customWidth="1"/>
     <col min="16142" max="16142" width="14.5703125" style="4" customWidth="1"/>
     <col min="16143" max="16143" width="12.42578125" style="4" customWidth="1"/>
-    <col min="16144" max="16146" width="12.7109375" style="4" customWidth="1"/>
+    <col min="16144" max="16146" width="12.85546875" style="4" customWidth="1"/>
     <col min="16147" max="16147" width="12.5703125" style="4" customWidth="1"/>
-    <col min="16148" max="16151" width="12.7109375" style="4" customWidth="1"/>
-    <col min="16152" max="16153" width="13.7109375" style="4" customWidth="1"/>
+    <col min="16148" max="16151" width="12.85546875" style="4" customWidth="1"/>
+    <col min="16152" max="16153" width="13.85546875" style="4" customWidth="1"/>
     <col min="16154" max="16155" width="14.42578125" style="4" customWidth="1"/>
     <col min="16156" max="16157" width="14.5703125" style="4" customWidth="1"/>
     <col min="16158" max="16162" width="14.42578125" style="4" customWidth="1"/>
-    <col min="16163" max="16384" width="9.28515625" style="4"/>
+    <col min="16163" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="6" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="124"/>
-[...8 lines deleted...]
-      <c r="J1" s="127"/>
+      <c r="A1" s="96"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
     </row>
     <row r="2" spans="1:34" s="6" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="125" t="s">
+      <c r="B2" s="97" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="126"/>
-[...15 lines deleted...]
-      <c r="S2" s="126"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
     </row>
     <row r="3" spans="1:34" s="6" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
     <row r="4" spans="1:34" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="139" t="s">
+      <c r="A4" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="136" t="s">
+      <c r="B4" s="140" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="137"/>
-[...1 lines deleted...]
-      <c r="E4" s="136" t="s">
+      <c r="C4" s="148"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="140" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="137"/>
-[...1 lines deleted...]
-      <c r="H4" s="136" t="s">
+      <c r="F4" s="148"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="140" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="138"/>
-      <c r="J4" s="136" t="s">
+      <c r="I4" s="141"/>
+      <c r="J4" s="140" t="s">
         <v>27</v>
       </c>
-      <c r="K4" s="137"/>
-[...1 lines deleted...]
-      <c r="M4" s="136" t="s">
+      <c r="K4" s="148"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="N4" s="137"/>
-[...1 lines deleted...]
-      <c r="P4" s="136" t="s">
+      <c r="N4" s="148"/>
+      <c r="O4" s="141"/>
+      <c r="P4" s="140" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" s="137"/>
-[...1 lines deleted...]
-      <c r="S4" s="136" t="s">
+      <c r="Q4" s="148"/>
+      <c r="R4" s="141"/>
+      <c r="S4" s="140" t="s">
         <v>29</v>
       </c>
-      <c r="T4" s="137"/>
-[...1 lines deleted...]
-      <c r="V4" s="136" t="s">
+      <c r="T4" s="148"/>
+      <c r="U4" s="141"/>
+      <c r="V4" s="140" t="s">
         <v>37</v>
       </c>
-      <c r="W4" s="138"/>
-      <c r="X4" s="136" t="s">
+      <c r="W4" s="141"/>
+      <c r="X4" s="140" t="s">
         <v>38</v>
       </c>
-      <c r="Y4" s="138"/>
-      <c r="Z4" s="136" t="s">
+      <c r="Y4" s="141"/>
+      <c r="Z4" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="138"/>
-      <c r="AB4" s="136" t="s">
+      <c r="AA4" s="141"/>
+      <c r="AB4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="AC4" s="138"/>
+      <c r="AC4" s="141"/>
       <c r="AD4" s="86" t="s">
         <v>33</v>
       </c>
       <c r="AE4" s="86" t="s">
         <v>60</v>
       </c>
       <c r="AF4" s="86" t="s">
         <v>61</v>
       </c>
       <c r="AG4" s="86" t="s">
         <v>62</v>
       </c>
       <c r="AH4" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:34" s="92" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="139"/>
-      <c r="B5" s="133" t="s">
+      <c r="A5" s="149"/>
+      <c r="B5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="141"/>
-[...1 lines deleted...]
-      <c r="E5" s="133" t="s">
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="141"/>
-[...1 lines deleted...]
-      <c r="H5" s="133" t="s">
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="134"/>
-      <c r="J5" s="133" t="s">
+      <c r="I5" s="137"/>
+      <c r="J5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="141"/>
-[...1 lines deleted...]
-      <c r="M5" s="133" t="s">
+      <c r="K5" s="136"/>
+      <c r="L5" s="137"/>
+      <c r="M5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="N5" s="141"/>
-[...1 lines deleted...]
-      <c r="P5" s="133" t="s">
+      <c r="N5" s="136"/>
+      <c r="O5" s="137"/>
+      <c r="P5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="Q5" s="141"/>
-[...1 lines deleted...]
-      <c r="S5" s="133" t="s">
+      <c r="Q5" s="136"/>
+      <c r="R5" s="137"/>
+      <c r="S5" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="T5" s="141"/>
-      <c r="U5" s="134"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="137"/>
       <c r="V5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="W5" s="146" t="s">
+      <c r="W5" s="138" t="s">
         <v>30</v>
       </c>
       <c r="X5" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="146" t="s">
+      <c r="Y5" s="138" t="s">
         <v>30</v>
       </c>
-      <c r="Z5" s="133" t="s">
+      <c r="Z5" s="135" t="s">
         <v>30</v>
       </c>
       <c r="AA5" s="142"/>
       <c r="AB5" s="143" t="s">
         <v>30</v>
       </c>
       <c r="AC5" s="142"/>
-      <c r="AD5" s="146" t="s">
+      <c r="AD5" s="138" t="s">
         <v>34</v>
       </c>
-      <c r="AE5" s="148" t="s">
+      <c r="AE5" s="133" t="s">
         <v>32</v>
       </c>
-      <c r="AF5" s="148" t="s">
+      <c r="AF5" s="133" t="s">
         <v>32</v>
       </c>
-      <c r="AG5" s="148" t="s">
+      <c r="AG5" s="133" t="s">
         <v>32</v>
       </c>
-      <c r="AH5" s="148" t="s">
+      <c r="AH5" s="133" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="140"/>
+      <c r="A6" s="150"/>
       <c r="B6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="71" t="s">
@@ -11534,70 +11751,70 @@
       <c r="N6" s="74" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="73" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="73" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="145"/>
-      <c r="W6" s="147"/>
+      <c r="W6" s="146"/>
       <c r="X6" s="145"/>
-      <c r="Y6" s="147"/>
+      <c r="Y6" s="146"/>
       <c r="Z6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AA6" s="72" t="s">
         <v>18</v>
       </c>
       <c r="AB6" s="71" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="150"/>
-[...3 lines deleted...]
-      <c r="AH6" s="149"/>
+      <c r="AD6" s="139"/>
+      <c r="AE6" s="134"/>
+      <c r="AF6" s="134"/>
+      <c r="AG6" s="134"/>
+      <c r="AH6" s="134"/>
     </row>
     <row r="7" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A7" s="12">
         <v>38412</v>
       </c>
       <c r="B7" s="15">
         <v>19.690000000000001</v>
       </c>
       <c r="C7" s="13">
         <v>17.807475</v>
       </c>
       <c r="D7" s="14">
         <v>15.586655093482829</v>
       </c>
       <c r="E7" s="15">
         <v>10.38</v>
       </c>
       <c r="F7" s="13">
         <v>12.099482999999999</v>
       </c>
       <c r="G7" s="14">
         <v>11.903596711908285</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="14"/>
@@ -33042,111 +33259,103 @@
       <c r="R255" s="84"/>
       <c r="S255" s="84"/>
     </row>
     <row r="256" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B256" s="84"/>
       <c r="C256" s="84"/>
       <c r="D256" s="84"/>
       <c r="E256" s="84"/>
       <c r="F256" s="84"/>
       <c r="G256" s="84"/>
       <c r="H256" s="84"/>
       <c r="I256" s="84"/>
       <c r="J256" s="84"/>
       <c r="K256" s="84"/>
       <c r="L256" s="84"/>
       <c r="M256" s="84"/>
       <c r="N256" s="84"/>
       <c r="O256" s="84"/>
       <c r="P256" s="84"/>
       <c r="Q256" s="84"/>
       <c r="R256" s="84"/>
       <c r="S256" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="AG5:AG6"/>
-[...16 lines deleted...]
-    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:J1"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="J5:L5"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="S5:U5"/>
   </mergeCells>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Résultats_nouvelle version</vt:lpstr>
       <vt:lpstr>Historique (jan.2017- fév.2025)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Enquête sur la trésorerie des entreprises - Afte-Coe-Rexecode</dc:title>
+  <dc:title>Enquête sur la trésorerie des entreprises - Afte-Rexecode-METI</dc:title>
   <dc:creator>DDM;Coe-Rexecode</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>