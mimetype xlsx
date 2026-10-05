--- v1 (2026-05-22)
+++ v2 (2026-10-05)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfi\site_internet\Enquetes-Tresorerie-Afte-Bpi\BPI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7289BC08-0ED8-4A96-8A89-56B7DBE5A55C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B027D71-DCA0-421F-83FC-FA62B63D5833}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-18450" yWindow="-20235" windowWidth="28800" windowHeight="15285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -291,61 +291,61 @@
   <si>
     <t>T3 2024</t>
   </si>
   <si>
     <t>T4 2024</t>
   </si>
   <si>
     <t>T1 2025</t>
   </si>
   <si>
     <t>T2 2025</t>
   </si>
   <si>
     <t>T3 2025</t>
   </si>
   <si>
     <t>T4 2025</t>
   </si>
   <si>
     <t>T1 2026</t>
   </si>
   <si>
     <t>T2 2026</t>
   </si>
   <si>
-    <t>Enquête Trésorerie, Investissement et Croissance des PME bpifrance Lelab / Rexecode (mai 2026)</t>
+    <t>T3 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF5E514D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF5E514D"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -381,56 +381,50 @@
       <sz val="11"/>
       <color rgb="FF007AA8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -653,51 +647,51 @@
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -753,52 +747,50 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="4" xr:uid="{EC927FAF-CCF3-4A34-AF64-BD00991A7C4E}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{81B3C5F8-E61A-4EB2-AF84-F14202D0A0F2}"/>
     <cellStyle name="Normal 5 3" xfId="5" xr:uid="{D4E67426-F705-43CB-902B-269C16B966AB}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="8" xr:uid="{1F9291F5-2D80-4066-B474-141AC8216191}"/>
     <cellStyle name="Pourcentage 3" xfId="7" xr:uid="{DA39211E-D7C1-4E51-93AE-4F980663C0E7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{EE0C918B-9E3F-4184-834C-60EE715C9E66}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF007AA8"/>
       <color rgb="FF5E514D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1062,147 +1054,147 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC207"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
-      <selection pane="bottomLeft" activeCell="A49" sqref="A49"/>
+      <selection pane="bottomLeft" activeCell="C48" sqref="C48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="22" max="22" width="12.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="15.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="24.6640625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="20.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="17.44140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.5546875" style="2" customWidth="1"/>
+    <col min="9" max="10" width="20.6640625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="20.88671875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="16.88671875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="14.5546875" style="2" customWidth="1"/>
+    <col min="14" max="18" width="16.88671875" style="2" customWidth="1"/>
+    <col min="19" max="19" width="20.6640625" style="2" customWidth="1"/>
+    <col min="20" max="21" width="20.88671875" style="2" customWidth="1"/>
+    <col min="22" max="22" width="12.88671875" style="2" customWidth="1"/>
     <col min="23" max="23" width="19" style="2" customWidth="1"/>
     <col min="24" max="24" width="16" style="2" customWidth="1"/>
-    <col min="25" max="25" width="16.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="13.28515625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="16.33203125" style="2" customWidth="1"/>
+    <col min="26" max="26" width="12.33203125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="13.33203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="14" style="2" customWidth="1"/>
-    <col min="29" max="29" width="17.42578125" style="2" customWidth="1"/>
-    <col min="30" max="16384" width="10.85546875" style="2"/>
+    <col min="29" max="29" width="17.44140625" style="2" customWidth="1"/>
+    <col min="30" max="16384" width="10.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="21" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:29" ht="21" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="1:29" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:29" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="31" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="32"/>
       <c r="G6" s="31" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="32"/>
       <c r="I6" s="34" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="36"/>
       <c r="K6" s="34" t="s">
         <v>30</v>
       </c>
       <c r="L6" s="35"/>
       <c r="M6" s="34" t="s">
         <v>70</v>
       </c>
       <c r="N6" s="36"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="36"/>
       <c r="R6" s="36"/>
       <c r="S6" s="35"/>
       <c r="T6" s="31" t="s">
         <v>36</v>
       </c>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
       <c r="Y6" s="32"/>
       <c r="Z6" s="32"/>
       <c r="AA6" s="32"/>
       <c r="AB6" s="32"/>
       <c r="AC6" s="33"/>
     </row>
-    <row r="7" spans="1:29" s="5" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:29" s="5" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A7" s="6"/>
       <c r="B7" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>57</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>51</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>43</v>
       </c>
@@ -1245,51 +1237,51 @@
       <c r="V7" s="23" t="s">
         <v>45</v>
       </c>
       <c r="W7" s="23" t="s">
         <v>46</v>
       </c>
       <c r="X7" s="23" t="s">
         <v>34</v>
       </c>
       <c r="Y7" s="23" t="s">
         <v>47</v>
       </c>
       <c r="Z7" s="23" t="s">
         <v>48</v>
       </c>
       <c r="AA7" s="23" t="s">
         <v>35</v>
       </c>
       <c r="AB7" s="23" t="s">
         <v>49</v>
       </c>
       <c r="AC7" s="25" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:29" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:29" s="17" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>68</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>58</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
@@ -1332,51 +1324,51 @@
       <c r="V8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="W8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="X8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="Y8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="Z8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="AA8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="AB8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="AC8" s="11" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="18">
         <v>-8.7452471482889731</v>
       </c>
       <c r="C9" s="19">
         <v>-22.053231939163499</v>
       </c>
       <c r="D9" s="20">
         <v>-4.5627376425855513</v>
       </c>
       <c r="E9" s="21">
         <v>19.011406844106464</v>
       </c>
       <c r="F9" s="22">
         <v>-1.5209125475285177</v>
       </c>
       <c r="G9" s="21">
         <v>75.665399239543731</v>
       </c>
       <c r="H9" s="22">
         <v>26.13065326633166</v>
       </c>
       <c r="I9" s="21">
@@ -1419,51 +1411,51 @@
       <c r="V9" s="19">
         <v>43.346007604562736</v>
       </c>
       <c r="W9" s="19">
         <v>7.2243346007604554</v>
       </c>
       <c r="X9" s="19">
         <v>36.121673003802279</v>
       </c>
       <c r="Y9" s="19">
         <v>21.292775665399237</v>
       </c>
       <c r="Z9" s="19">
         <v>15.589353612167301</v>
       </c>
       <c r="AA9" s="19">
         <v>17.110266159695815</v>
       </c>
       <c r="AB9" s="19">
         <v>20.912547528517113</v>
       </c>
       <c r="AC9" s="22">
         <v>7.2243346007604554</v>
       </c>
     </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="18">
         <v>-3.461538461538463</v>
       </c>
       <c r="C10" s="19">
         <v>-15.384615384615385</v>
       </c>
       <c r="D10" s="20">
         <v>1.9230769230769247</v>
       </c>
       <c r="E10" s="21">
         <v>19.230769230769234</v>
       </c>
       <c r="F10" s="22">
         <v>1.9230769230769231</v>
       </c>
       <c r="G10" s="21">
         <v>70</v>
       </c>
       <c r="H10" s="22">
         <v>23.626373626373624</v>
       </c>
       <c r="I10" s="21">
@@ -1508,51 +1500,51 @@
       <c r="V10" s="19">
         <v>36.538461538461533</v>
       </c>
       <c r="W10" s="19">
         <v>7.3076923076923084</v>
       </c>
       <c r="X10" s="19">
         <v>36.538461538461533</v>
       </c>
       <c r="Y10" s="19">
         <v>19.230769230769234</v>
       </c>
       <c r="Z10" s="19">
         <v>15</v>
       </c>
       <c r="AA10" s="19">
         <v>19.230769230769234</v>
       </c>
       <c r="AB10" s="19">
         <v>17.692307692307693</v>
       </c>
       <c r="AC10" s="22">
         <v>9.2307692307692317</v>
       </c>
     </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="18">
         <v>7.6923076923076925</v>
       </c>
       <c r="C11" s="19">
         <v>-13.765182186234821</v>
       </c>
       <c r="D11" s="20">
         <v>4.8582995951416992</v>
       </c>
       <c r="E11" s="21">
         <v>6.8825910931174104</v>
       </c>
       <c r="F11" s="22">
         <v>-1.2145748987854255</v>
       </c>
       <c r="G11" s="21">
         <v>65.991902834008101</v>
       </c>
       <c r="H11" s="22">
         <v>25.766871165644172</v>
       </c>
       <c r="I11" s="21">
@@ -1597,51 +1589,51 @@
       <c r="V11" s="19">
         <v>40.08097165991903</v>
       </c>
       <c r="W11" s="19">
         <v>8.5020242914979747</v>
       </c>
       <c r="X11" s="19">
         <v>43.319838056680162</v>
       </c>
       <c r="Y11" s="19">
         <v>18.623481781376519</v>
       </c>
       <c r="Z11" s="19">
         <v>10.931174089068826</v>
       </c>
       <c r="AA11" s="19">
         <v>17.004048582995949</v>
       </c>
       <c r="AB11" s="19">
         <v>14.17004048582996</v>
       </c>
       <c r="AC11" s="22">
         <v>11.336032388663968</v>
       </c>
     </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="18">
         <v>3.2786885245901649</v>
       </c>
       <c r="C12" s="19">
         <v>-14.754098360655737</v>
       </c>
       <c r="D12" s="20">
         <v>6.2295081967213122</v>
       </c>
       <c r="E12" s="21">
         <v>9.5081967213114744</v>
       </c>
       <c r="F12" s="22">
         <v>2.9508196721311468</v>
       </c>
       <c r="G12" s="21">
         <v>71.803278688524586</v>
       </c>
       <c r="H12" s="22">
         <v>21.461187214611872</v>
       </c>
       <c r="I12" s="21">
@@ -1686,51 +1678,51 @@
       <c r="V12" s="19">
         <v>42.622950819672127</v>
       </c>
       <c r="W12" s="19">
         <v>9.1803278688524586</v>
       </c>
       <c r="X12" s="19">
         <v>51.147540983606554</v>
       </c>
       <c r="Y12" s="19">
         <v>19.016393442622949</v>
       </c>
       <c r="Z12" s="19">
         <v>9.5081967213114744</v>
       </c>
       <c r="AA12" s="19">
         <v>18.688524590163937</v>
       </c>
       <c r="AB12" s="19">
         <v>23.278688524590162</v>
       </c>
       <c r="AC12" s="22">
         <v>12.459016393442624</v>
       </c>
     </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="18">
         <v>-0.53763440860215006</v>
       </c>
       <c r="C13" s="19">
         <v>-17.741935483870964</v>
       </c>
       <c r="D13" s="20">
         <v>9.408602150537634</v>
       </c>
       <c r="E13" s="21">
         <v>2.688172043010753</v>
       </c>
       <c r="F13" s="22">
         <v>-1.8817204301075279</v>
       </c>
       <c r="G13" s="21">
         <v>74.731182795698928</v>
       </c>
       <c r="H13" s="22">
         <v>17.985611510791365</v>
       </c>
       <c r="I13" s="21">
@@ -1775,51 +1767,51 @@
       <c r="V13" s="19">
         <v>48.387096774193552</v>
       </c>
       <c r="W13" s="19">
         <v>7.5268817204301079</v>
       </c>
       <c r="X13" s="19">
         <v>50.806451612903224</v>
       </c>
       <c r="Y13" s="19">
         <v>22.043010752688172</v>
       </c>
       <c r="Z13" s="19">
         <v>12.096774193548388</v>
       </c>
       <c r="AA13" s="19">
         <v>19.35483870967742</v>
       </c>
       <c r="AB13" s="19">
         <v>23.118279569892472</v>
       </c>
       <c r="AC13" s="22">
         <v>8.870967741935484</v>
       </c>
     </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="18">
         <v>-4.0752351097178705</v>
       </c>
       <c r="C14" s="19">
         <v>-21.630094043887148</v>
       </c>
       <c r="D14" s="20">
         <v>8.4639498432601883</v>
       </c>
       <c r="E14" s="21">
         <v>9.7178683385579951</v>
       </c>
       <c r="F14" s="22">
         <v>-0.94043887147335359</v>
       </c>
       <c r="G14" s="21">
         <v>73.667711598746081</v>
       </c>
       <c r="H14" s="22">
         <v>19.148936170212767</v>
       </c>
       <c r="I14" s="21">
@@ -1864,51 +1856,51 @@
       <c r="V14" s="19">
         <v>47.335423197492169</v>
       </c>
       <c r="W14" s="19">
         <v>11.598746081504702</v>
       </c>
       <c r="X14" s="19">
         <v>52.03761755485894</v>
       </c>
       <c r="Y14" s="19">
         <v>23.510971786833856</v>
       </c>
       <c r="Z14" s="19">
         <v>10.344827586206897</v>
       </c>
       <c r="AA14" s="19">
         <v>17.241379310344829</v>
       </c>
       <c r="AB14" s="19">
         <v>21.003134796238246</v>
       </c>
       <c r="AC14" s="22">
         <v>13.479623824451412</v>
       </c>
     </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="18">
         <v>-0.4545454545454547</v>
       </c>
       <c r="C15" s="19">
         <v>-13.409090909090907</v>
       </c>
       <c r="D15" s="20">
         <v>-2.2727272727272734</v>
       </c>
       <c r="E15" s="21">
         <v>5.6818181818181825</v>
       </c>
       <c r="F15" s="22">
         <v>0.22727272727272735</v>
       </c>
       <c r="G15" s="21">
         <v>76.13636363636364</v>
       </c>
       <c r="H15" s="22">
         <v>15.82089552238806</v>
       </c>
       <c r="I15" s="21">
@@ -1953,51 +1945,51 @@
       <c r="V15" s="19">
         <v>44.31818181818182</v>
       </c>
       <c r="W15" s="19">
         <v>10.909090909090908</v>
       </c>
       <c r="X15" s="19">
         <v>56.13636363636364</v>
       </c>
       <c r="Y15" s="19">
         <v>19.090909090909093</v>
       </c>
       <c r="Z15" s="19">
         <v>9.3181818181818183</v>
       </c>
       <c r="AA15" s="19">
         <v>17.272727272727273</v>
       </c>
       <c r="AB15" s="19">
         <v>21.136363636363637</v>
       </c>
       <c r="AC15" s="22">
         <v>11.136363636363637</v>
       </c>
     </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="18">
         <v>-3.7296037296037312</v>
       </c>
       <c r="C16" s="19">
         <v>-13.75291375291375</v>
       </c>
       <c r="D16" s="20">
         <v>-4.1958041958041985</v>
       </c>
       <c r="E16" s="21">
         <v>12.121212121212121</v>
       </c>
       <c r="F16" s="22">
         <v>-3.7296037296037294</v>
       </c>
       <c r="G16" s="21">
         <v>74.825174825174827</v>
       </c>
       <c r="H16" s="22">
         <v>18.068535825545169</v>
       </c>
       <c r="I16" s="21">
@@ -2042,51 +2034,51 @@
       <c r="V16" s="19">
         <v>43.123543123543122</v>
       </c>
       <c r="W16" s="19">
         <v>7.9254079254079253</v>
       </c>
       <c r="X16" s="19">
         <v>53.146853146853147</v>
       </c>
       <c r="Y16" s="19">
         <v>17.948717948717949</v>
       </c>
       <c r="Z16" s="19">
         <v>10.48951048951049</v>
       </c>
       <c r="AA16" s="19">
         <v>21.911421911421911</v>
       </c>
       <c r="AB16" s="19">
         <v>23.076923076923077</v>
       </c>
       <c r="AC16" s="22">
         <v>10.722610722610723</v>
       </c>
     </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="18">
         <v>-11.009174311926607</v>
       </c>
       <c r="C17" s="19">
         <v>-17.431192660550458</v>
       </c>
       <c r="D17" s="20">
         <v>-3.2110091743119269</v>
       </c>
       <c r="E17" s="21">
         <v>6.8807339449541285</v>
       </c>
       <c r="F17" s="22">
         <v>-2.2935779816513762</v>
       </c>
       <c r="G17" s="21">
         <v>73.623853211009177</v>
       </c>
       <c r="H17" s="22">
         <v>19.003115264797508</v>
       </c>
       <c r="I17" s="21">
@@ -2131,51 +2123,51 @@
       <c r="V17" s="19">
         <v>45.183486238532112</v>
       </c>
       <c r="W17" s="19">
         <v>7.7981651376146797</v>
       </c>
       <c r="X17" s="19">
         <v>52.293577981651374</v>
       </c>
       <c r="Y17" s="19">
         <v>17.201834862385322</v>
       </c>
       <c r="Z17" s="19">
         <v>11.238532110091743</v>
       </c>
       <c r="AA17" s="19">
         <v>19.495412844036696</v>
       </c>
       <c r="AB17" s="19">
         <v>24.541284403669724</v>
       </c>
       <c r="AC17" s="22">
         <v>9.6330275229357802</v>
       </c>
     </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="18">
         <v>-7.9059829059829054</v>
       </c>
       <c r="C18" s="19">
         <v>-19.230769230769234</v>
       </c>
       <c r="D18" s="20">
         <v>-1.495726495726496</v>
       </c>
       <c r="E18" s="21">
         <v>7.6923076923076925</v>
       </c>
       <c r="F18" s="22">
         <v>-2.5641025641025648</v>
       </c>
       <c r="G18" s="21">
         <v>73.07692307692308</v>
       </c>
       <c r="H18" s="22">
         <v>18.71345029239766</v>
       </c>
       <c r="I18" s="21">
@@ -2220,51 +2212,51 @@
       <c r="V18" s="19">
         <v>43.162393162393165</v>
       </c>
       <c r="W18" s="19">
         <v>8.1196581196581192</v>
       </c>
       <c r="X18" s="19">
         <v>57.26495726495726</v>
       </c>
       <c r="Y18" s="19">
         <v>17.094017094017094</v>
       </c>
       <c r="Z18" s="19">
         <v>9.6153846153846168</v>
       </c>
       <c r="AA18" s="19">
         <v>19.230769230769234</v>
       </c>
       <c r="AB18" s="19">
         <v>20.085470085470085</v>
       </c>
       <c r="AC18" s="22">
         <v>11.752136752136751</v>
       </c>
     </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="18">
         <v>2.0080321285140563</v>
       </c>
       <c r="C19" s="19">
         <v>-14.056224899598396</v>
       </c>
       <c r="D19" s="20">
         <v>0.40160642570281346</v>
       </c>
       <c r="E19" s="21">
         <v>10.240963855421688</v>
       </c>
       <c r="F19" s="22">
         <v>-2.2088353413654618</v>
       </c>
       <c r="G19" s="21">
         <v>73.293172690763058</v>
       </c>
       <c r="H19" s="22">
         <v>17.80821917808219</v>
       </c>
       <c r="I19" s="21">
@@ -2309,51 +2301,51 @@
       <c r="V19" s="19">
         <v>41.164658634538156</v>
       </c>
       <c r="W19" s="19">
         <v>8.0321285140562253</v>
       </c>
       <c r="X19" s="19">
         <v>59.437751004016057</v>
       </c>
       <c r="Y19" s="19">
         <v>18.674698795180721</v>
       </c>
       <c r="Z19" s="19">
         <v>11.04417670682731</v>
       </c>
       <c r="AA19" s="19">
         <v>18.072289156626507</v>
       </c>
       <c r="AB19" s="19">
         <v>21.285140562248998</v>
       </c>
       <c r="AC19" s="22">
         <v>7.0281124497991971</v>
       </c>
     </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="18">
         <v>0.21978021978022177</v>
       </c>
       <c r="C20" s="19">
         <v>-14.945054945054942</v>
       </c>
       <c r="D20" s="20">
         <v>-6.1538461538461542</v>
       </c>
       <c r="E20" s="21">
         <v>9.4505494505494507</v>
       </c>
       <c r="F20" s="22">
         <v>-1.0989010989010977</v>
       </c>
       <c r="G20" s="21">
         <v>70.989010989010993</v>
       </c>
       <c r="H20" s="22">
         <v>17.956656346749224</v>
       </c>
       <c r="I20" s="21">
@@ -2398,51 +2390,51 @@
       <c r="V20" s="19">
         <v>41.318681318681314</v>
       </c>
       <c r="W20" s="19">
         <v>7.4725274725274726</v>
       </c>
       <c r="X20" s="19">
         <v>52.967032967032971</v>
       </c>
       <c r="Y20" s="19">
         <v>20.659340659340657</v>
       </c>
       <c r="Z20" s="19">
         <v>11.648351648351648</v>
       </c>
       <c r="AA20" s="19">
         <v>15.384615384615385</v>
       </c>
       <c r="AB20" s="19">
         <v>21.978021978021978</v>
       </c>
       <c r="AC20" s="22">
         <v>7.9120879120879115</v>
       </c>
     </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18">
         <v>-6.6666666666666679</v>
       </c>
       <c r="C21" s="19">
         <v>-12</v>
       </c>
       <c r="D21" s="20">
         <v>-1.1428571428571428</v>
       </c>
       <c r="E21" s="21">
         <v>5.9047619047619042</v>
       </c>
       <c r="F21" s="22">
         <v>-3.8095238095238098</v>
       </c>
       <c r="G21" s="21">
         <v>72.571428571428569</v>
       </c>
       <c r="H21" s="22">
         <v>18.635170603674542</v>
       </c>
       <c r="I21" s="21">
@@ -2487,51 +2479,51 @@
       <c r="V21" s="19">
         <v>42.285714285714285</v>
       </c>
       <c r="W21" s="19">
         <v>9.1428571428571423</v>
       </c>
       <c r="X21" s="19">
         <v>54.666666666666664</v>
       </c>
       <c r="Y21" s="19">
         <v>16.571428571428569</v>
       </c>
       <c r="Z21" s="19">
         <v>10.095238095238095</v>
       </c>
       <c r="AA21" s="19">
         <v>16.19047619047619</v>
       </c>
       <c r="AB21" s="19">
         <v>22.666666666666664</v>
       </c>
       <c r="AC21" s="22">
         <v>8.1904761904761916</v>
       </c>
     </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="18">
         <v>-50.894308943089428</v>
       </c>
       <c r="C22" s="19">
         <v>-37.398373983739845</v>
       </c>
       <c r="D22" s="20">
         <v>-77.560975609756099</v>
       </c>
       <c r="E22" s="21">
         <v>-0.97560975609756184</v>
       </c>
       <c r="F22" s="22">
         <v>-0.97560975609756184</v>
       </c>
       <c r="G22" s="21">
         <v>74.146341463414629</v>
       </c>
       <c r="H22" s="22">
         <v>18.859649122807017</v>
       </c>
       <c r="I22" s="21">
@@ -2576,51 +2568,51 @@
       <c r="V22" s="19">
         <v>18.048780487804876</v>
       </c>
       <c r="W22" s="19">
         <v>5.3658536585365857</v>
       </c>
       <c r="X22" s="19">
         <v>28.617886178861792</v>
       </c>
       <c r="Y22" s="19">
         <v>15.121951219512194</v>
       </c>
       <c r="Z22" s="19">
         <v>12.682926829268293</v>
       </c>
       <c r="AA22" s="19">
         <v>10.569105691056912</v>
       </c>
       <c r="AB22" s="19">
         <v>14.634146341463413</v>
       </c>
       <c r="AC22" s="22">
         <v>19.837398373983739</v>
       </c>
     </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="18">
         <v>-15.348837209302326</v>
       </c>
       <c r="C23" s="19">
         <v>-9.1472868217054284</v>
       </c>
       <c r="D23" s="20">
         <v>-33.798449612403097</v>
       </c>
       <c r="E23" s="21">
         <v>8.3720930232558146</v>
       </c>
       <c r="F23" s="22">
         <v>-2.3255813953488373</v>
       </c>
       <c r="G23" s="21">
         <v>76.43410852713177</v>
       </c>
       <c r="H23" s="22">
         <v>13.793103448275861</v>
       </c>
       <c r="I23" s="21">
@@ -2665,51 +2657,51 @@
       <c r="V23" s="19">
         <v>29.302325581395351</v>
       </c>
       <c r="W23" s="19">
         <v>6.3565891472868215</v>
       </c>
       <c r="X23" s="19">
         <v>35.038759689922486</v>
       </c>
       <c r="Y23" s="19">
         <v>15.348837209302326</v>
       </c>
       <c r="Z23" s="19">
         <v>9.3023255813953494</v>
       </c>
       <c r="AA23" s="19">
         <v>11.317829457364342</v>
       </c>
       <c r="AB23" s="19">
         <v>17.364341085271317</v>
       </c>
       <c r="AC23" s="22">
         <v>12.093023255813954</v>
       </c>
     </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>-20.28725314183124</v>
       </c>
       <c r="C24" s="19">
         <v>-13.10592459605027</v>
       </c>
       <c r="D24" s="20">
         <v>-39.67684021543986</v>
       </c>
       <c r="E24" s="21">
         <v>5.2064631956912022</v>
       </c>
       <c r="F24" s="22">
         <v>-5.3859964093357275</v>
       </c>
       <c r="G24" s="21">
         <v>72.890484739676836</v>
       </c>
       <c r="H24" s="22">
         <v>13.300492610837439</v>
       </c>
       <c r="I24" s="21">
@@ -2754,51 +2746,51 @@
       <c r="V24" s="19">
         <v>28.545780969479356</v>
       </c>
       <c r="W24" s="19">
         <v>5.5655296229802511</v>
       </c>
       <c r="X24" s="19">
         <v>34.649910233393179</v>
       </c>
       <c r="Y24" s="19">
         <v>17.773788150807899</v>
       </c>
       <c r="Z24" s="19">
         <v>11.669658886894076</v>
       </c>
       <c r="AA24" s="19">
         <v>10.59245960502693</v>
       </c>
       <c r="AB24" s="19">
         <v>19.748653500897667</v>
       </c>
       <c r="AC24" s="22">
         <v>10.053859964093357</v>
       </c>
     </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>-14.893617021276597</v>
       </c>
       <c r="C25" s="19">
         <v>-7.7369439071566735</v>
       </c>
       <c r="D25" s="20">
         <v>-26.69245647969052</v>
       </c>
       <c r="E25" s="21">
         <v>0.58027079303675233</v>
       </c>
       <c r="F25" s="22">
         <v>-5.6092843326885884</v>
       </c>
       <c r="G25" s="21">
         <v>70.406189555125735</v>
       </c>
       <c r="H25" s="22">
         <v>15.659340659340659</v>
       </c>
       <c r="I25" s="21">
@@ -2843,51 +2835,51 @@
       <c r="V25" s="19">
         <v>31.721470019342355</v>
       </c>
       <c r="W25" s="19">
         <v>8.5106382978723403</v>
       </c>
       <c r="X25" s="19">
         <v>38.297872340425535</v>
       </c>
       <c r="Y25" s="19">
         <v>16.634429400386846</v>
       </c>
       <c r="Z25" s="19">
         <v>9.8646034816247585</v>
       </c>
       <c r="AA25" s="19">
         <v>11.411992263056092</v>
       </c>
       <c r="AB25" s="19">
         <v>16.827852998065765</v>
       </c>
       <c r="AC25" s="22">
         <v>12.76595744680851</v>
       </c>
     </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="18">
         <v>-14.054927302100165</v>
       </c>
       <c r="C26" s="19">
         <v>-7.5928917609046849</v>
       </c>
       <c r="D26" s="20">
         <v>-15.18578352180937</v>
       </c>
       <c r="E26" s="21">
         <v>2.9079159935379657</v>
       </c>
       <c r="F26" s="22">
         <v>-3.0694668820678519</v>
       </c>
       <c r="G26" s="21">
         <v>71.72859450726979</v>
       </c>
       <c r="H26" s="22">
         <v>13.738738738738739</v>
       </c>
       <c r="I26" s="21">
@@ -2932,51 +2924,51 @@
       <c r="V26" s="19">
         <v>29.240710823909531</v>
       </c>
       <c r="W26" s="19">
         <v>7.754442649434572</v>
       </c>
       <c r="X26" s="19">
         <v>44.264943457189013</v>
       </c>
       <c r="Y26" s="19">
         <v>13.247172859450727</v>
       </c>
       <c r="Z26" s="19">
         <v>9.3699515347334401</v>
       </c>
       <c r="AA26" s="19">
         <v>19.224555735056541</v>
       </c>
       <c r="AB26" s="19">
         <v>14.862681744749596</v>
       </c>
       <c r="AC26" s="22">
         <v>14.862681744749596</v>
       </c>
     </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
         <v>-2.2354694485842015</v>
       </c>
       <c r="C27" s="19">
         <v>-0.29806259314456018</v>
       </c>
       <c r="D27" s="20">
         <v>-4.3219076005961252</v>
       </c>
       <c r="E27" s="21">
         <v>7.0044709388971702</v>
       </c>
       <c r="F27" s="22">
         <v>-1.1922503725782414</v>
       </c>
       <c r="G27" s="21">
         <v>68.107302533532049</v>
       </c>
       <c r="H27" s="22">
         <v>12.035010940919037</v>
       </c>
       <c r="I27" s="21">
@@ -3021,51 +3013,51 @@
       <c r="V27" s="19">
         <v>29.359165424739196</v>
       </c>
       <c r="W27" s="19">
         <v>8.49478390461997</v>
       </c>
       <c r="X27" s="19">
         <v>56.482861400894194</v>
       </c>
       <c r="Y27" s="19">
         <v>15.797317436661698</v>
       </c>
       <c r="Z27" s="19">
         <v>9.0909090909090917</v>
       </c>
       <c r="AA27" s="19">
         <v>21.311475409836063</v>
       </c>
       <c r="AB27" s="19">
         <v>17.883755588673623</v>
       </c>
       <c r="AC27" s="22">
         <v>12.071535022354695</v>
       </c>
     </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18">
         <v>-4.2187499999999991</v>
       </c>
       <c r="C28" s="19">
         <v>-0.15624999999999944</v>
       </c>
       <c r="D28" s="20">
         <v>-6.8750000000000009</v>
       </c>
       <c r="E28" s="21">
         <v>8.90625</v>
       </c>
       <c r="F28" s="22">
         <v>-0.31250000000000028</v>
       </c>
       <c r="G28" s="21">
         <v>70.46875</v>
       </c>
       <c r="H28" s="22">
         <v>13.082039911308204</v>
       </c>
       <c r="I28" s="21">
@@ -3110,51 +3102,51 @@
       <c r="V28" s="19">
         <v>28.90625</v>
       </c>
       <c r="W28" s="19">
         <v>10</v>
       </c>
       <c r="X28" s="19">
         <v>57.65625</v>
       </c>
       <c r="Y28" s="19">
         <v>13.125</v>
       </c>
       <c r="Z28" s="19">
         <v>7.9687499999999991</v>
       </c>
       <c r="AA28" s="19">
         <v>28.125</v>
       </c>
       <c r="AB28" s="19">
         <v>15.78125</v>
       </c>
       <c r="AC28" s="22">
         <v>11.09375</v>
       </c>
     </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18">
         <v>-13.946587537091986</v>
       </c>
       <c r="C29" s="19">
         <v>-4.8961424332344237</v>
       </c>
       <c r="D29" s="20">
         <v>-10.385756676557865</v>
       </c>
       <c r="E29" s="21">
         <v>9.3471810089020764</v>
       </c>
       <c r="F29" s="22">
         <v>-2.8189910979228481</v>
       </c>
       <c r="G29" s="21">
         <v>68.842729970326417</v>
       </c>
       <c r="H29" s="22">
         <v>14.439655172413794</v>
       </c>
       <c r="I29" s="21">
@@ -3199,51 +3191,51 @@
       <c r="V29" s="19">
         <v>28.18991097922849</v>
       </c>
       <c r="W29" s="19">
         <v>9.0504451038575677</v>
       </c>
       <c r="X29" s="19">
         <v>57.270029673590507</v>
       </c>
       <c r="Y29" s="19">
         <v>14.836795252225517</v>
       </c>
       <c r="Z29" s="19">
         <v>11.424332344213649</v>
       </c>
       <c r="AA29" s="19">
         <v>32.492581602373889</v>
       </c>
       <c r="AB29" s="19">
         <v>16.765578635014837</v>
       </c>
       <c r="AC29" s="22">
         <v>11.275964391691394</v>
       </c>
     </row>
-    <row r="30" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18">
         <v>-15.34883720930233</v>
       </c>
       <c r="C30" s="19">
         <v>-6.8217054263565888</v>
       </c>
       <c r="D30" s="20">
         <v>-12.55813953488372</v>
       </c>
       <c r="E30" s="21">
         <v>8.2170542635658919</v>
       </c>
       <c r="F30" s="22">
         <v>-2.4806201550387597</v>
       </c>
       <c r="G30" s="21">
         <v>67.906976744186039</v>
       </c>
       <c r="H30" s="22">
         <v>15.52511415525114</v>
       </c>
       <c r="I30" s="21">
@@ -3288,51 +3280,51 @@
       <c r="V30" s="19">
         <v>26.356589147286826</v>
       </c>
       <c r="W30" s="19">
         <v>8.3720930232558146</v>
       </c>
       <c r="X30" s="19">
         <v>55.813953488372093</v>
       </c>
       <c r="Y30" s="19">
         <v>13.798449612403102</v>
       </c>
       <c r="Z30" s="19">
         <v>8.6821705426356584</v>
       </c>
       <c r="AA30" s="19">
         <v>39.069767441860463</v>
       </c>
       <c r="AB30" s="19">
         <v>15.038759689922482</v>
       </c>
       <c r="AC30" s="22">
         <v>12.868217054263567</v>
       </c>
     </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="18">
         <v>-23.417721518987346</v>
       </c>
       <c r="C31" s="19">
         <v>-13.449367088607591</v>
       </c>
       <c r="D31" s="20">
         <v>-16.772151898734176</v>
       </c>
       <c r="E31" s="21">
         <v>8.5443037974683556</v>
       </c>
       <c r="F31" s="22">
         <v>-2.8481012658227849</v>
       </c>
       <c r="G31" s="21">
         <v>63.132911392405063</v>
       </c>
       <c r="H31" s="22">
         <v>16.290726817042607</v>
       </c>
       <c r="I31" s="21">
@@ -3377,51 +3369,51 @@
       <c r="V31" s="19">
         <v>23.89240506329114</v>
       </c>
       <c r="W31" s="19">
         <v>8.8607594936708853</v>
       </c>
       <c r="X31" s="19">
         <v>59.651898734177209</v>
       </c>
       <c r="Y31" s="19">
         <v>14.398734177215189</v>
       </c>
       <c r="Z31" s="19">
         <v>8.5443037974683538</v>
       </c>
       <c r="AA31" s="19">
         <v>41.455696202531641</v>
       </c>
       <c r="AB31" s="19">
         <v>13.291139240506327</v>
       </c>
       <c r="AC31" s="22">
         <v>11.550632911392405</v>
       </c>
     </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="18">
         <v>-23.826714801444044</v>
       </c>
       <c r="C32" s="19">
         <v>-15.884476534296027</v>
       </c>
       <c r="D32" s="20">
         <v>-20.758122743682307</v>
       </c>
       <c r="E32" s="21">
         <v>11.010830324909747</v>
       </c>
       <c r="F32" s="22">
         <v>-3.6101083032490973</v>
       </c>
       <c r="G32" s="21">
         <v>63.357400722021659</v>
       </c>
       <c r="H32" s="22">
         <v>18.233618233618234</v>
       </c>
       <c r="I32" s="21">
@@ -3466,51 +3458,51 @@
       <c r="V32" s="19">
         <v>24.007220216606498</v>
       </c>
       <c r="W32" s="19">
         <v>8.4837545126353788</v>
       </c>
       <c r="X32" s="19">
         <v>59.205776173285194</v>
       </c>
       <c r="Y32" s="19">
         <v>15.523465703971121</v>
       </c>
       <c r="Z32" s="19">
         <v>8.6642599277978327</v>
       </c>
       <c r="AA32" s="19">
         <v>42.779783393501802</v>
       </c>
       <c r="AB32" s="19">
         <v>13.537906137184116</v>
       </c>
       <c r="AC32" s="22">
         <v>10.649819494584838</v>
       </c>
     </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="18">
         <v>-24.826388888888886</v>
       </c>
       <c r="C33" s="19">
         <v>-18.055555555555554</v>
       </c>
       <c r="D33" s="20">
         <v>-19.270833333333336</v>
       </c>
       <c r="E33" s="21">
         <v>7.4652777777777786</v>
       </c>
       <c r="F33" s="22">
         <v>-2.4305555555555567</v>
       </c>
       <c r="G33" s="21">
         <v>63.541666666666671</v>
       </c>
       <c r="H33" s="22">
         <v>16.120218579234972</v>
       </c>
       <c r="I33" s="21">
@@ -3555,51 +3547,51 @@
       <c r="V33" s="19">
         <v>26.388888888888889</v>
       </c>
       <c r="W33" s="19">
         <v>6.9444444444444446</v>
       </c>
       <c r="X33" s="19">
         <v>57.465277777777779</v>
       </c>
       <c r="Y33" s="19">
         <v>16.319444444444446</v>
       </c>
       <c r="Z33" s="19">
         <v>9.5486111111111107</v>
       </c>
       <c r="AA33" s="19">
         <v>41.319444444444443</v>
       </c>
       <c r="AB33" s="19">
         <v>14.236111111111111</v>
       </c>
       <c r="AC33" s="22">
         <v>7.9861111111111107</v>
       </c>
     </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="18">
         <v>-20.072332730560582</v>
       </c>
       <c r="C34" s="19">
         <v>-13.381555153707053</v>
       </c>
       <c r="D34" s="20">
         <v>-11.93490054249548</v>
       </c>
       <c r="E34" s="21">
         <v>9.0415913200723317</v>
       </c>
       <c r="F34" s="22">
         <v>-3.9783001808318263</v>
       </c>
       <c r="G34" s="21">
         <v>63.291139240506325</v>
       </c>
       <c r="H34" s="22">
         <v>17.428571428571431</v>
       </c>
       <c r="I34" s="21">
@@ -3644,51 +3636,51 @@
       <c r="V34" s="19">
         <v>28.028933092224236</v>
       </c>
       <c r="W34" s="19">
         <v>8.3182640144665463</v>
       </c>
       <c r="X34" s="19">
         <v>55.87703435804702</v>
       </c>
       <c r="Y34" s="19">
         <v>14.828209764918626</v>
       </c>
       <c r="Z34" s="19">
         <v>9.9457504520795652</v>
       </c>
       <c r="AA34" s="19">
         <v>41.229656419529839</v>
       </c>
       <c r="AB34" s="19">
         <v>14.828209764918626</v>
       </c>
       <c r="AC34" s="22">
         <v>7.2332730560578664</v>
       </c>
     </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="18">
         <v>-16.951566951566953</v>
       </c>
       <c r="C35" s="19">
         <v>-12.678062678062677</v>
       </c>
       <c r="D35" s="20">
         <v>-14.387464387464385</v>
       </c>
       <c r="E35" s="21">
         <v>11.111111111111111</v>
       </c>
       <c r="F35" s="22">
         <v>-0.14245014245014148</v>
       </c>
       <c r="G35" s="21">
         <v>60.3988603988604</v>
       </c>
       <c r="H35" s="22">
         <v>20.990566037735849</v>
       </c>
       <c r="I35" s="21">
@@ -3733,51 +3725,51 @@
       <c r="V35" s="19">
         <v>27.777777777777779</v>
       </c>
       <c r="W35" s="19">
         <v>6.9800569800569798</v>
       </c>
       <c r="X35" s="19">
         <v>53.988603988603991</v>
       </c>
       <c r="Y35" s="19">
         <v>13.817663817663817</v>
       </c>
       <c r="Z35" s="19">
         <v>9.8290598290598297</v>
       </c>
       <c r="AA35" s="19">
         <v>34.472934472934476</v>
       </c>
       <c r="AB35" s="19">
         <v>14.814814814814813</v>
       </c>
       <c r="AC35" s="22">
         <v>8.4045584045584043</v>
       </c>
     </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="18">
         <v>-22.091000000000001</v>
       </c>
       <c r="C36" s="19">
         <v>-17.075773745997864</v>
       </c>
       <c r="D36" s="20">
         <v>-17.6093916755603</v>
       </c>
       <c r="E36" s="21">
         <v>14.407684098185699</v>
       </c>
       <c r="F36" s="22">
         <v>0.32017075773745907</v>
       </c>
       <c r="G36" s="21">
         <v>62.326574172892215</v>
       </c>
       <c r="H36" s="22">
         <v>22.260273972602739</v>
       </c>
       <c r="I36" s="21">
@@ -3822,51 +3814,51 @@
       <c r="V36" s="19">
         <v>26.467449306296693</v>
       </c>
       <c r="W36" s="19">
         <v>5.9765208110992525</v>
       </c>
       <c r="X36" s="19">
         <v>52.828175026680903</v>
       </c>
       <c r="Y36" s="19">
         <v>15.154749199573105</v>
       </c>
       <c r="Z36" s="19">
         <v>10.672358591248667</v>
       </c>
       <c r="AA36" s="19">
         <v>34.791889007470651</v>
       </c>
       <c r="AB36" s="19">
         <v>14.941302027748133</v>
       </c>
       <c r="AC36" s="22">
         <v>7.3639274279615794</v>
       </c>
     </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="18">
         <v>-20.866141732283459</v>
       </c>
       <c r="C37" s="19">
         <v>-16.141732283464567</v>
       </c>
       <c r="D37" s="20">
         <v>-17.027559055118108</v>
       </c>
       <c r="E37" s="21">
         <v>10.728346456692913</v>
       </c>
       <c r="F37" s="22">
         <v>-0.88582677165354307</v>
       </c>
       <c r="G37" s="29">
         <v>64.763779527559052</v>
       </c>
       <c r="H37" s="22">
         <v>20.668693009118542</v>
       </c>
       <c r="I37" s="21">
@@ -3911,51 +3903,51 @@
       <c r="V37" s="19">
         <v>30.413385826771655</v>
       </c>
       <c r="W37" s="19">
         <v>5.9055118110236222</v>
       </c>
       <c r="X37" s="19">
         <v>46.653543307086615</v>
       </c>
       <c r="Y37" s="19">
         <v>15.452755905511811</v>
       </c>
       <c r="Z37" s="19">
         <v>9.4488188976377945</v>
       </c>
       <c r="AA37" s="19">
         <v>31.69291338582677</v>
       </c>
       <c r="AB37" s="19">
         <v>14.173228346456693</v>
       </c>
       <c r="AC37" s="22">
         <v>6.6929133858267722</v>
       </c>
     </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B38" s="18">
         <v>-19.133192389006343</v>
       </c>
       <c r="C38" s="19">
         <v>-17.547568710359407</v>
       </c>
       <c r="D38" s="20">
         <v>-9.4080338266384764</v>
       </c>
       <c r="E38" s="21">
         <v>10.042283298097251</v>
       </c>
       <c r="F38" s="22">
         <v>-1.3742071881606768</v>
       </c>
       <c r="G38" s="29">
         <v>63.742071881606762</v>
       </c>
       <c r="H38" s="22">
         <v>20.563847429519072</v>
       </c>
       <c r="I38" s="21">
@@ -4000,51 +3992,51 @@
       <c r="V38" s="19">
         <v>29.38689217758985</v>
       </c>
       <c r="W38" s="19">
         <v>6.3424947145877377</v>
       </c>
       <c r="X38" s="19">
         <v>49.788583509513742</v>
       </c>
       <c r="Y38" s="19">
         <v>15.010570824524313</v>
       </c>
       <c r="Z38" s="19">
         <v>9.513742071881607</v>
       </c>
       <c r="AA38" s="19">
         <v>27.27272727272727</v>
       </c>
       <c r="AB38" s="19">
         <v>17.864693446088793</v>
       </c>
       <c r="AC38" s="22">
         <v>6.9767441860465116</v>
       </c>
     </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="18">
         <v>-20.126353790613717</v>
       </c>
       <c r="C39" s="19">
         <v>-19.223826714801444</v>
       </c>
       <c r="D39" s="20">
         <v>-16.064981949458485</v>
       </c>
       <c r="E39" s="21">
         <v>9.5667870036101075</v>
       </c>
       <c r="F39" s="22">
         <v>-2.256317689530686</v>
       </c>
       <c r="G39" s="29">
         <v>65.523465703971112</v>
       </c>
       <c r="H39" s="22">
         <v>20.110192837465565</v>
       </c>
       <c r="I39" s="21">
@@ -4089,51 +4081,51 @@
       <c r="V39" s="19">
         <v>30.866425992779785</v>
       </c>
       <c r="W39" s="19">
         <v>3.8808664259927803</v>
       </c>
       <c r="X39" s="19">
         <v>48.826714801444041</v>
       </c>
       <c r="Y39" s="19">
         <v>14.259927797833935</v>
       </c>
       <c r="Z39" s="19">
         <v>9.7472924187725631</v>
       </c>
       <c r="AA39" s="19">
         <v>27.436823104693143</v>
       </c>
       <c r="AB39" s="19">
         <v>17.689530685920577</v>
       </c>
       <c r="AC39" s="22">
         <v>7.0397111913357406</v>
       </c>
     </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A40" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="18">
         <v>-26.49572649572649</v>
       </c>
       <c r="C40" s="19">
         <v>-20.512820512820515</v>
       </c>
       <c r="D40" s="20">
         <v>-20.702754036087374</v>
       </c>
       <c r="E40" s="21">
         <v>8.167141500474834</v>
       </c>
       <c r="F40" s="22">
         <v>-1.3295346628679954</v>
       </c>
       <c r="G40" s="29">
         <v>62.488129154795821</v>
       </c>
       <c r="H40" s="22">
         <v>21.428571428571427</v>
       </c>
       <c r="I40" s="21">
@@ -4178,51 +4170,51 @@
       <c r="V40" s="19">
         <v>30.10446343779677</v>
       </c>
       <c r="W40" s="19">
         <v>5.2231718898385564</v>
       </c>
       <c r="X40" s="19">
         <v>44.159544159544161</v>
       </c>
       <c r="Y40" s="19">
         <v>13.770180436847104</v>
       </c>
       <c r="Z40" s="19">
         <v>9.3067426400759743</v>
       </c>
       <c r="AA40" s="19">
         <v>25.261158594491928</v>
       </c>
       <c r="AB40" s="19">
         <v>18.708452041785375</v>
       </c>
       <c r="AC40" s="22">
         <v>7.1225071225071224</v>
       </c>
     </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="18">
         <v>-26.975683890577507</v>
       </c>
       <c r="C41" s="19">
         <v>-21.352583586626139</v>
       </c>
       <c r="D41" s="20">
         <v>-20.89665653495441</v>
       </c>
       <c r="E41" s="21">
         <v>11.246200607902734</v>
       </c>
       <c r="F41" s="22">
         <v>-1.2917933130699084</v>
       </c>
       <c r="G41" s="29">
         <v>64.900000000000006</v>
       </c>
       <c r="H41" s="22">
         <v>21.2</v>
       </c>
       <c r="I41" s="21">
@@ -4267,51 +4259,51 @@
       <c r="V41" s="19">
         <v>32.294832826747722</v>
       </c>
       <c r="W41" s="19">
         <v>4.7872340425531918</v>
       </c>
       <c r="X41" s="19">
         <v>37.08206686930091</v>
       </c>
       <c r="Y41" s="19">
         <v>14.665653495440731</v>
       </c>
       <c r="Z41" s="19">
         <v>9.5744680851063837</v>
       </c>
       <c r="AA41" s="19">
         <v>25.075987841945292</v>
       </c>
       <c r="AB41" s="19">
         <v>18.009118541033434</v>
       </c>
       <c r="AC41" s="22">
         <v>9.9544072948328282</v>
       </c>
     </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="18">
         <v>-26</v>
       </c>
       <c r="C42" s="19">
         <v>-21</v>
       </c>
       <c r="D42" s="20">
         <v>-19</v>
       </c>
       <c r="E42" s="21">
         <v>7</v>
       </c>
       <c r="F42" s="22">
         <v>-2</v>
       </c>
       <c r="G42" s="29">
         <v>64.400000000000006</v>
       </c>
       <c r="H42" s="22">
         <v>19</v>
       </c>
       <c r="I42" s="21">
@@ -4356,51 +4348,51 @@
       <c r="V42" s="19">
         <v>31.75787728026534</v>
       </c>
       <c r="W42" s="19">
         <v>4.3946932006633501</v>
       </c>
       <c r="X42" s="19">
         <v>36.815920398009951</v>
       </c>
       <c r="Y42" s="19">
         <v>12.85240464344942</v>
       </c>
       <c r="Z42" s="19">
         <v>9.2039800995024876</v>
       </c>
       <c r="AA42" s="19">
         <v>22.222222222222221</v>
       </c>
       <c r="AB42" s="19">
         <v>18.905472636815919</v>
       </c>
       <c r="AC42" s="22">
         <v>7.6285240464344941</v>
       </c>
     </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="18">
         <v>-24</v>
       </c>
       <c r="C43" s="19">
         <v>-22</v>
       </c>
       <c r="D43" s="20">
         <v>-17</v>
       </c>
       <c r="E43" s="21">
         <v>13</v>
       </c>
       <c r="F43" s="22">
         <v>-1</v>
       </c>
       <c r="G43" s="29">
         <v>63.1</v>
       </c>
       <c r="H43" s="22">
         <v>19.5</v>
       </c>
       <c r="I43" s="21">
@@ -4445,51 +4437,51 @@
       <c r="V43" s="19">
         <v>33.142389525368252</v>
       </c>
       <c r="W43" s="19">
         <v>3.4369885433715219</v>
       </c>
       <c r="X43" s="19">
         <v>37.806873977086738</v>
       </c>
       <c r="Y43" s="19">
         <v>13.093289689034371</v>
       </c>
       <c r="Z43" s="19">
         <v>7.4468085106382977</v>
       </c>
       <c r="AA43" s="19">
         <v>21.522094926350245</v>
       </c>
       <c r="AB43" s="19">
         <v>19.885433715220948</v>
       </c>
       <c r="AC43" s="22">
         <v>8.5106382978723403</v>
       </c>
     </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A44" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="18">
         <v>-27</v>
       </c>
       <c r="C44" s="19">
         <v>-22.965641952983727</v>
       </c>
       <c r="D44" s="20">
         <v>-21.790235081374323</v>
       </c>
       <c r="E44" s="21">
         <v>8</v>
       </c>
       <c r="F44" s="22">
         <v>-0.3</v>
       </c>
       <c r="G44" s="30">
         <v>61.4</v>
       </c>
       <c r="H44" s="22">
         <v>22.4</v>
       </c>
       <c r="I44" s="21">
@@ -4534,51 +4526,51 @@
       <c r="V44" s="19">
         <v>30.65099457504521</v>
       </c>
       <c r="W44" s="19">
         <v>4.06871609403255</v>
       </c>
       <c r="X44" s="19">
         <v>33.45388788426763</v>
       </c>
       <c r="Y44" s="19">
         <v>14.285714285714285</v>
       </c>
       <c r="Z44" s="19">
         <v>8.679927667269439</v>
       </c>
       <c r="AA44" s="19">
         <v>19.529837251356238</v>
       </c>
       <c r="AB44" s="19">
         <v>19.439421338155515</v>
       </c>
       <c r="AC44" s="22">
         <v>10.57866184448463</v>
       </c>
     </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="18">
         <v>-24.979044425817268</v>
       </c>
       <c r="C45" s="19">
         <v>-22.296730930427497</v>
       </c>
       <c r="D45" s="20">
         <v>-18.776194467728416</v>
       </c>
       <c r="E45" s="21">
         <v>7.1248952221290853</v>
       </c>
       <c r="F45" s="22">
         <v>-2.0117351215423311</v>
       </c>
       <c r="G45" s="30">
         <v>62.8</v>
       </c>
       <c r="H45" s="22">
         <v>20.2</v>
       </c>
       <c r="I45" s="21">
@@ -4623,51 +4615,51 @@
       <c r="V45" s="19">
         <v>34.283319362950543</v>
       </c>
       <c r="W45" s="19">
         <v>4.7778709136630342</v>
       </c>
       <c r="X45" s="19">
         <v>34.115674769488685</v>
       </c>
       <c r="Y45" s="19">
         <v>13.57921207041073</v>
       </c>
       <c r="Z45" s="19">
         <v>9.1366303436714169</v>
       </c>
       <c r="AA45" s="19">
         <v>22.548197820620285</v>
       </c>
       <c r="AB45" s="19">
         <v>20.620284995808884</v>
       </c>
       <c r="AC45" s="22">
         <v>9.8072087175188596</v>
       </c>
     </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="18">
         <v>-28.017621145374449</v>
       </c>
       <c r="C46" s="19">
         <v>-22.819383259911895</v>
       </c>
       <c r="D46" s="20">
         <v>-17.004405286343612</v>
       </c>
       <c r="E46" s="21">
         <v>6.7841409691629968</v>
       </c>
       <c r="F46" s="22">
         <v>-1.5859030837004406</v>
       </c>
       <c r="G46" s="21">
         <v>61.2</v>
       </c>
       <c r="H46" s="22">
         <v>19.899999999999999</v>
       </c>
       <c r="I46" s="21">
@@ -4712,591 +4704,677 @@
       <c r="V46" s="19">
         <v>31.365638766519822</v>
       </c>
       <c r="W46" s="19">
         <v>3.5242290748898681</v>
       </c>
       <c r="X46" s="19">
         <v>33.303964757709252</v>
       </c>
       <c r="Y46" s="19">
         <v>12.77533039647577</v>
       </c>
       <c r="Z46" s="19">
         <v>8.8986784140969171</v>
       </c>
       <c r="AA46" s="19">
         <v>31.806167400881058</v>
       </c>
       <c r="AB46" s="19">
         <v>18.854625550660792</v>
       </c>
       <c r="AC46" s="22">
         <v>10.748898678414097</v>
       </c>
     </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="18">
+        <v>-22.788203753351205</v>
+      </c>
+      <c r="C47" s="19">
+        <v>-23.592493297587129</v>
+      </c>
+      <c r="D47" s="20">
+        <v>-17.605004468275244</v>
+      </c>
+      <c r="E47" s="21">
+        <v>6.5236818588025045</v>
+      </c>
+      <c r="F47" s="22">
+        <v>-0.9830205540661302</v>
+      </c>
+      <c r="G47" s="21">
+        <v>60.1</v>
+      </c>
+      <c r="H47" s="22">
+        <v>20.8</v>
+      </c>
+      <c r="I47" s="21">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="J47" s="22">
+        <v>17.3</v>
+      </c>
+      <c r="K47" s="21">
+        <v>-20.2</v>
+      </c>
+      <c r="L47" s="22">
+        <v>42.2</v>
+      </c>
+      <c r="M47" s="21">
+        <v>14.6</v>
+      </c>
+      <c r="N47" s="19">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="O47" s="19">
+        <v>61.9</v>
+      </c>
+      <c r="P47" s="19">
+        <v>25.6</v>
+      </c>
+      <c r="Q47" s="19">
+        <v>29</v>
+      </c>
+      <c r="R47" s="19">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="S47" s="19">
+        <v>30.5</v>
+      </c>
+      <c r="T47" s="21">
+        <v>24.8</v>
+      </c>
+      <c r="U47" s="19">
+        <v>57.6</v>
+      </c>
+      <c r="V47" s="19">
+        <v>31.365638766519822</v>
+      </c>
+      <c r="W47" s="19">
+        <v>3.9</v>
+      </c>
+      <c r="X47" s="19">
+        <v>35.6</v>
+      </c>
+      <c r="Y47" s="19">
+        <v>12</v>
+      </c>
+      <c r="Z47" s="19">
+        <v>10</v>
+      </c>
+      <c r="AA47" s="19">
+        <v>26.8</v>
+      </c>
+      <c r="AB47" s="19">
+        <v>20.2</v>
+      </c>
+      <c r="AC47" s="22">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.3">
       <c r="G48" s="28"/>
     </row>
-    <row r="49" spans="1:7" s="37" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="7:7" x14ac:dyDescent="0.3">
+      <c r="G49" s="28"/>
+    </row>
+    <row r="50" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G50" s="28"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G51" s="28"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G52" s="28"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G53" s="28"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G54" s="28"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G55" s="28"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G56" s="28"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G57" s="28"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G58" s="28"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G59" s="28"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G60" s="28"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G61" s="28"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G62" s="28"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G63" s="28"/>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G64" s="28"/>
     </row>
-    <row r="65" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G65" s="28"/>
     </row>
-    <row r="66" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G66" s="28"/>
     </row>
-    <row r="67" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G67" s="28"/>
     </row>
-    <row r="68" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G68" s="28"/>
     </row>
-    <row r="69" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G69" s="28"/>
     </row>
-    <row r="70" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G70" s="28"/>
     </row>
-    <row r="71" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G71" s="28"/>
     </row>
-    <row r="72" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G72" s="28"/>
     </row>
-    <row r="73" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G73" s="28"/>
     </row>
-    <row r="74" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G74" s="28"/>
     </row>
-    <row r="75" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G75" s="28"/>
     </row>
-    <row r="76" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G76" s="28"/>
     </row>
-    <row r="77" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G77" s="28"/>
     </row>
-    <row r="78" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G78" s="28"/>
     </row>
-    <row r="79" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G79" s="28"/>
     </row>
-    <row r="80" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G80" s="28"/>
     </row>
-    <row r="81" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G81" s="28"/>
     </row>
-    <row r="82" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G82" s="28"/>
     </row>
-    <row r="83" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G83" s="28"/>
     </row>
-    <row r="84" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G84" s="28"/>
     </row>
-    <row r="85" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G85" s="28"/>
     </row>
-    <row r="86" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G86" s="28"/>
     </row>
-    <row r="87" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G87" s="28"/>
     </row>
-    <row r="88" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G88" s="28"/>
     </row>
-    <row r="89" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G89" s="28"/>
     </row>
-    <row r="90" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G90" s="28"/>
     </row>
-    <row r="91" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G91" s="28"/>
     </row>
-    <row r="92" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G92" s="28"/>
     </row>
-    <row r="93" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G93" s="28"/>
     </row>
-    <row r="94" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G94" s="28"/>
     </row>
-    <row r="95" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G95" s="28"/>
     </row>
-    <row r="96" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G96" s="28"/>
     </row>
-    <row r="97" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G97" s="28"/>
     </row>
-    <row r="98" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G98" s="28"/>
     </row>
-    <row r="99" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G99" s="28"/>
     </row>
-    <row r="100" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G100" s="28"/>
     </row>
-    <row r="101" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G101" s="28"/>
     </row>
-    <row r="102" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G102" s="28"/>
     </row>
-    <row r="103" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G103" s="28"/>
     </row>
-    <row r="104" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G104" s="28"/>
     </row>
-    <row r="105" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G105" s="28"/>
     </row>
-    <row r="106" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G106" s="28"/>
     </row>
-    <row r="107" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G107" s="28"/>
     </row>
-    <row r="108" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G108" s="28"/>
     </row>
-    <row r="109" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G109" s="28"/>
     </row>
-    <row r="110" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G110" s="28"/>
     </row>
-    <row r="111" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G111" s="28"/>
     </row>
-    <row r="112" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G112" s="28"/>
     </row>
-    <row r="113" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="113" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G113" s="28"/>
     </row>
-    <row r="114" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G114" s="28"/>
     </row>
-    <row r="115" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="115" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G115" s="28"/>
     </row>
-    <row r="116" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="116" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G116" s="28"/>
     </row>
-    <row r="117" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="117" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G117" s="28"/>
     </row>
-    <row r="118" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="118" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G118" s="28"/>
     </row>
-    <row r="119" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="119" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G119" s="28"/>
     </row>
-    <row r="120" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="120" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G120" s="28"/>
     </row>
-    <row r="121" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="121" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G121" s="28"/>
     </row>
-    <row r="122" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="122" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G122" s="28"/>
     </row>
-    <row r="123" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="123" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G123" s="28"/>
     </row>
-    <row r="124" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="124" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G124" s="28"/>
     </row>
-    <row r="125" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="125" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G125" s="28"/>
     </row>
-    <row r="126" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G126" s="28"/>
     </row>
-    <row r="127" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="127" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G127" s="28"/>
     </row>
-    <row r="128" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G128" s="28"/>
     </row>
-    <row r="129" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G129" s="28"/>
     </row>
-    <row r="130" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G130" s="28"/>
     </row>
-    <row r="131" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G131" s="28"/>
     </row>
-    <row r="132" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G132" s="28"/>
     </row>
-    <row r="133" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G133" s="28"/>
     </row>
-    <row r="134" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G134" s="28"/>
     </row>
-    <row r="135" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G135" s="28"/>
     </row>
-    <row r="136" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G136" s="28"/>
     </row>
-    <row r="137" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G137" s="28"/>
     </row>
-    <row r="138" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G138" s="28"/>
     </row>
-    <row r="139" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="139" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G139" s="28"/>
     </row>
-    <row r="140" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G140" s="28"/>
     </row>
-    <row r="141" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G141" s="28"/>
     </row>
-    <row r="142" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="142" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G142" s="28"/>
     </row>
-    <row r="143" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G143" s="28"/>
     </row>
-    <row r="144" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G144" s="28"/>
     </row>
-    <row r="145" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G145" s="28"/>
     </row>
-    <row r="146" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G146" s="28"/>
     </row>
-    <row r="147" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G147" s="28"/>
     </row>
-    <row r="148" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G148" s="28"/>
     </row>
-    <row r="149" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G149" s="28"/>
     </row>
-    <row r="150" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G150" s="28"/>
     </row>
-    <row r="151" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="151" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G151" s="28"/>
     </row>
-    <row r="152" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G152" s="28"/>
     </row>
-    <row r="153" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G153" s="28"/>
     </row>
-    <row r="154" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G154" s="28"/>
     </row>
-    <row r="155" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G155" s="28"/>
     </row>
-    <row r="156" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G156" s="28"/>
     </row>
-    <row r="157" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="157" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G157" s="28"/>
     </row>
-    <row r="158" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G158" s="28"/>
     </row>
-    <row r="159" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G159" s="28"/>
     </row>
-    <row r="160" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="160" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G160" s="28"/>
     </row>
-    <row r="161" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G161" s="28"/>
     </row>
-    <row r="162" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="162" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G162" s="28"/>
     </row>
-    <row r="163" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G163" s="28"/>
     </row>
-    <row r="164" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="164" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G164" s="28"/>
     </row>
-    <row r="165" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G165" s="28"/>
     </row>
-    <row r="166" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G166" s="28"/>
     </row>
-    <row r="167" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G167" s="28"/>
     </row>
-    <row r="168" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G168" s="28"/>
     </row>
-    <row r="169" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G169" s="28"/>
     </row>
-    <row r="170" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G170" s="28"/>
     </row>
-    <row r="171" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G171" s="28"/>
     </row>
-    <row r="172" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G172" s="28"/>
     </row>
-    <row r="173" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G173" s="28"/>
     </row>
-    <row r="174" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G174" s="28"/>
     </row>
-    <row r="175" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G175" s="28"/>
     </row>
-    <row r="176" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G176" s="28"/>
     </row>
-    <row r="177" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G177" s="28"/>
     </row>
-    <row r="178" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G178" s="28"/>
     </row>
-    <row r="179" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G179" s="28"/>
     </row>
-    <row r="180" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="180" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G180" s="28"/>
     </row>
-    <row r="181" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G181" s="28"/>
     </row>
-    <row r="182" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G182" s="28"/>
     </row>
-    <row r="183" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G183" s="28"/>
     </row>
-    <row r="184" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G184" s="28"/>
     </row>
-    <row r="185" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G185" s="28"/>
     </row>
-    <row r="186" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G186" s="28"/>
     </row>
-    <row r="187" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G187" s="28"/>
     </row>
-    <row r="188" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G188" s="28"/>
     </row>
-    <row r="189" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G189" s="28"/>
     </row>
-    <row r="190" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G190" s="28"/>
     </row>
-    <row r="191" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="191" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G191" s="28"/>
     </row>
-    <row r="192" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G192" s="28"/>
     </row>
-    <row r="193" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G193" s="28"/>
     </row>
-    <row r="194" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G194" s="28"/>
     </row>
-    <row r="195" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G195" s="28"/>
     </row>
-    <row r="196" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G196" s="28"/>
     </row>
-    <row r="197" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G197" s="28"/>
     </row>
-    <row r="198" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G198" s="28"/>
     </row>
-    <row r="199" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G199" s="28"/>
     </row>
-    <row r="200" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="200" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G200" s="28"/>
     </row>
-    <row r="201" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G201" s="28"/>
     </row>
-    <row r="202" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G202" s="28"/>
     </row>
-    <row r="203" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G203" s="28"/>
     </row>
-    <row r="204" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G204" s="28"/>
     </row>
-    <row r="205" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G205" s="28"/>
     </row>
-    <row r="206" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G206" s="28"/>
     </row>
-    <row r="207" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="7:7" x14ac:dyDescent="0.3">
       <c r="G207" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="T6:AC6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="M6:S6"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Enquête Bpi France / Rexecode PME/TPE / mai 2026</dc:title>
-  <dc:creator>Fabienne Besson-Lhoste</dc:creator>
+  <dc:title>Enquête Bpi France / Rexecode PME/TPE / novembre 2025</dc:title>
+  <dc:creator>Dominique Dalle-Molle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_SetDate">
     <vt:lpwstr>2023-09-26T14:31:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Name">
     <vt:lpwstr>C1 - Interne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_SiteId">
     <vt:lpwstr>1fbeb981-82a8-4cd1-8a51-a83806530676</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_ActionId">
     <vt:lpwstr>a48bf2b1-2807-4a4a-8113-7e7e95f41d3c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="PowerlinkCOMAddIn.COMAddIn.WebAddinBridge.Options">
+    <vt:lpwstr>{"port":50153,"version":"1.26.739"}</vt:lpwstr>
+  </property>
 </Properties>
 </file>