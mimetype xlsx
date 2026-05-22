--- v0 (2025-10-08)
+++ v1 (2026-05-22)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\SFI\site_internet\Enquetes-Tresorerie-Afte-Bpi\BPI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfi\site_internet\Enquetes-Tresorerie-Afte-Bpi\BPI\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7289BC08-0ED8-4A96-8A89-56B7DBE5A55C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="84">
   <si>
     <t>T1 2017</t>
   </si>
   <si>
     <t>T2 2017</t>
   </si>
   <si>
     <t>T3 2017</t>
   </si>
   <si>
     <t>T4 2017</t>
   </si>
   <si>
     <t>T1 2018</t>
   </si>
   <si>
     <t>T2 2018</t>
   </si>
   <si>
     <t>T3 2018</t>
   </si>
   <si>
     <t>T4 2018</t>
   </si>
   <si>
@@ -278,61 +279,73 @@
   <si>
     <t>Bpifrance Le Lab - Rexecode - Baromètre trimestriel auprès des PME / TPE</t>
   </si>
   <si>
     <t>T4 2023</t>
   </si>
   <si>
     <t>T1 2024</t>
   </si>
   <si>
     <t>T2 2024</t>
   </si>
   <si>
     <t>T3 2024</t>
   </si>
   <si>
     <t>T4 2024</t>
   </si>
   <si>
     <t>T1 2025</t>
   </si>
   <si>
     <t>T2 2025</t>
   </si>
   <si>
-    <t>Rexecode, bpifrance Le lab Baromètre PME/TPE du 2ème trimestre 2025 (13 mai 2025)</t>
+    <t>T3 2025</t>
+  </si>
+  <si>
+    <t>T4 2025</t>
+  </si>
+  <si>
+    <t>T1 2026</t>
+  </si>
+  <si>
+    <t>T2 2026</t>
+  </si>
+  <si>
+    <t>Enquête Trésorerie, Investissement et Croissance des PME bpifrance Lelab / Rexecode (mai 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF5E514D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF5E514D"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -357,55 +370,67 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF5E514D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF007AA8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF0070C0"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF007AA8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -615,57 +640,64 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -700,78 +732,89 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 2 2" xfId="2"/>
+    <cellStyle name="Normal 10" xfId="4" xr:uid="{EC927FAF-CCF3-4A34-AF64-BD00991A7C4E}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2 3" xfId="6" xr:uid="{81B3C5F8-E61A-4EB2-AF84-F14202D0A0F2}"/>
+    <cellStyle name="Normal 5 3" xfId="5" xr:uid="{D4E67426-F705-43CB-902B-269C16B966AB}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
+    <cellStyle name="Pourcentage 2" xfId="8" xr:uid="{1F9291F5-2D80-4066-B474-141AC8216191}"/>
+    <cellStyle name="Pourcentage 3" xfId="7" xr:uid="{DA39211E-D7C1-4E51-93AE-4F980663C0E7}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{EE0C918B-9E3F-4184-834C-60EE715C9E66}"/>
+  </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF007AA8"/>
       <color rgb="FF5E514D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1015,149 +1058,149 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC207"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
-      <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
+      <selection pane="bottomLeft" activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="24.7109375" style="2" customWidth="1"/>
     <col min="5" max="6" width="20.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.5703125" style="2" customWidth="1"/>
     <col min="9" max="10" width="20.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="20.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="2" customWidth="1"/>
     <col min="14" max="18" width="16.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="20.7109375" style="2" customWidth="1"/>
     <col min="20" max="21" width="20.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="2" customWidth="1"/>
     <col min="23" max="23" width="19" style="2" customWidth="1"/>
     <col min="24" max="24" width="16" style="2" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="12.28515625" style="2" customWidth="1"/>
     <col min="27" max="27" width="13.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="14" style="2" customWidth="1"/>
     <col min="29" max="29" width="17.42578125" style="2" customWidth="1"/>
     <col min="30" max="16384" width="10.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:29" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="31"/>
-[...1 lines deleted...]
-      <c r="E6" s="30" t="s">
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="31"/>
-      <c r="G6" s="30" t="s">
+      <c r="F6" s="32"/>
+      <c r="G6" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="H6" s="31"/>
-      <c r="I6" s="33" t="s">
+      <c r="H6" s="32"/>
+      <c r="I6" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="J6" s="35"/>
-      <c r="K6" s="33" t="s">
+      <c r="J6" s="36"/>
+      <c r="K6" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="L6" s="34"/>
-      <c r="M6" s="33" t="s">
+      <c r="L6" s="35"/>
+      <c r="M6" s="34" t="s">
         <v>70</v>
       </c>
-      <c r="N6" s="35"/>
-[...5 lines deleted...]
-      <c r="T6" s="30" t="s">
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="31"/>
-[...7 lines deleted...]
-      <c r="AC6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="33"/>
     </row>
     <row r="7" spans="1:29" s="5" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>56</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>57</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>51</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="24" t="s">
@@ -4314,126 +4357,460 @@
         <v>31.75787728026534</v>
       </c>
       <c r="W42" s="19">
         <v>4.3946932006633501</v>
       </c>
       <c r="X42" s="19">
         <v>36.815920398009951</v>
       </c>
       <c r="Y42" s="19">
         <v>12.85240464344942</v>
       </c>
       <c r="Z42" s="19">
         <v>9.2039800995024876</v>
       </c>
       <c r="AA42" s="19">
         <v>22.222222222222221</v>
       </c>
       <c r="AB42" s="19">
         <v>18.905472636815919</v>
       </c>
       <c r="AC42" s="22">
         <v>7.6285240464344941</v>
       </c>
     </row>
     <row r="43" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="G43" s="28"/>
-[...9 lines deleted...]
-      <c r="AC43"/>
+      <c r="A43" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="18">
+        <v>-24</v>
+      </c>
+      <c r="C43" s="19">
+        <v>-22</v>
+      </c>
+      <c r="D43" s="20">
+        <v>-17</v>
+      </c>
+      <c r="E43" s="21">
+        <v>13</v>
+      </c>
+      <c r="F43" s="22">
+        <v>-1</v>
+      </c>
+      <c r="G43" s="29">
+        <v>63.1</v>
+      </c>
+      <c r="H43" s="22">
+        <v>19.5</v>
+      </c>
+      <c r="I43" s="21">
+        <v>71.7</v>
+      </c>
+      <c r="J43" s="22">
+        <v>13.2</v>
+      </c>
+      <c r="K43" s="21">
+        <v>-18.085106382978726</v>
+      </c>
+      <c r="L43" s="22">
+        <v>45</v>
+      </c>
+      <c r="M43" s="21">
+        <v>16.727272727272698</v>
+      </c>
+      <c r="N43" s="19">
+        <v>74.545454545454504</v>
+      </c>
+      <c r="O43" s="19">
+        <v>64.545454545454589</v>
+      </c>
+      <c r="P43" s="19">
+        <v>28.727272727272702</v>
+      </c>
+      <c r="Q43" s="19">
+        <v>27.454545454545499</v>
+      </c>
+      <c r="R43" s="19">
+        <v>33.272727272727295</v>
+      </c>
+      <c r="S43" s="19">
+        <v>30.727272727272698</v>
+      </c>
+      <c r="T43" s="21">
+        <v>23.322422258592471</v>
+      </c>
+      <c r="U43" s="19">
+        <v>54.746317512274956</v>
+      </c>
+      <c r="V43" s="19">
+        <v>33.142389525368252</v>
+      </c>
+      <c r="W43" s="19">
+        <v>3.4369885433715219</v>
+      </c>
+      <c r="X43" s="19">
+        <v>37.806873977086738</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>13.093289689034371</v>
+      </c>
+      <c r="Z43" s="19">
+        <v>7.4468085106382977</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>21.522094926350245</v>
+      </c>
+      <c r="AB43" s="19">
+        <v>19.885433715220948</v>
+      </c>
+      <c r="AC43" s="22">
+        <v>8.5106382978723403</v>
+      </c>
     </row>
     <row r="44" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="G44" s="28"/>
+      <c r="A44" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18">
+        <v>-27</v>
+      </c>
+      <c r="C44" s="19">
+        <v>-22.965641952983727</v>
+      </c>
+      <c r="D44" s="20">
+        <v>-21.790235081374323</v>
+      </c>
+      <c r="E44" s="21">
+        <v>8</v>
+      </c>
+      <c r="F44" s="22">
+        <v>-0.3</v>
+      </c>
+      <c r="G44" s="30">
+        <v>61.4</v>
+      </c>
+      <c r="H44" s="22">
+        <v>22.4</v>
+      </c>
+      <c r="I44" s="21">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="J44" s="22">
+        <v>14.6</v>
+      </c>
+      <c r="K44" s="21">
+        <v>-28.752260397830021</v>
+      </c>
+      <c r="L44" s="22">
+        <v>38.9</v>
+      </c>
+      <c r="M44" s="21">
+        <v>17.674418604651198</v>
+      </c>
+      <c r="N44" s="19">
+        <v>77.441860465116292</v>
+      </c>
+      <c r="O44" s="19">
+        <v>60.930232558139494</v>
+      </c>
+      <c r="P44" s="19">
+        <v>27.441860465116303</v>
+      </c>
+      <c r="Q44" s="19">
+        <v>26.046511627906998</v>
+      </c>
+      <c r="R44" s="19">
+        <v>31.162790697674396</v>
+      </c>
+      <c r="S44" s="19">
+        <v>29.302325581395301</v>
+      </c>
+      <c r="T44" s="21">
+        <v>26.130198915009039</v>
+      </c>
+      <c r="U44" s="19">
+        <v>58.679927667269439</v>
+      </c>
+      <c r="V44" s="19">
+        <v>30.65099457504521</v>
+      </c>
+      <c r="W44" s="19">
+        <v>4.06871609403255</v>
+      </c>
+      <c r="X44" s="19">
+        <v>33.45388788426763</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="Z44" s="19">
+        <v>8.679927667269439</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>19.529837251356238</v>
+      </c>
+      <c r="AB44" s="19">
+        <v>19.439421338155515</v>
+      </c>
+      <c r="AC44" s="22">
+        <v>10.57866184448463</v>
+      </c>
     </row>
     <row r="45" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="G45" s="28"/>
+      <c r="A45" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="18">
+        <v>-24.979044425817268</v>
+      </c>
+      <c r="C45" s="19">
+        <v>-22.296730930427497</v>
+      </c>
+      <c r="D45" s="20">
+        <v>-18.776194467728416</v>
+      </c>
+      <c r="E45" s="21">
+        <v>7.1248952221290853</v>
+      </c>
+      <c r="F45" s="22">
+        <v>-2.0117351215423311</v>
+      </c>
+      <c r="G45" s="30">
+        <v>62.8</v>
+      </c>
+      <c r="H45" s="22">
+        <v>20.2</v>
+      </c>
+      <c r="I45" s="21">
+        <v>71.7</v>
+      </c>
+      <c r="J45" s="22">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K45" s="21">
+        <v>-16.3</v>
+      </c>
+      <c r="L45" s="22">
+        <v>45.3</v>
+      </c>
+      <c r="M45" s="21">
+        <v>17.407407407407398</v>
+      </c>
+      <c r="N45" s="19">
+        <v>76.296296296296291</v>
+      </c>
+      <c r="O45" s="19">
+        <v>60.370370370370395</v>
+      </c>
+      <c r="P45" s="19">
+        <v>27.7777777777778</v>
+      </c>
+      <c r="Q45" s="19">
+        <v>28.888888888888896</v>
+      </c>
+      <c r="R45" s="19">
+        <v>34.259259259259302</v>
+      </c>
+      <c r="S45" s="19">
+        <v>30.370370370370399</v>
+      </c>
+      <c r="T45" s="21">
+        <v>25.901089689857503</v>
+      </c>
+      <c r="U45" s="19">
+        <v>55.825649622799666</v>
+      </c>
+      <c r="V45" s="19">
+        <v>34.283319362950543</v>
+      </c>
+      <c r="W45" s="19">
+        <v>4.7778709136630342</v>
+      </c>
+      <c r="X45" s="19">
+        <v>34.115674769488685</v>
+      </c>
+      <c r="Y45" s="19">
+        <v>13.57921207041073</v>
+      </c>
+      <c r="Z45" s="19">
+        <v>9.1366303436714169</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>22.548197820620285</v>
+      </c>
+      <c r="AB45" s="19">
+        <v>20.620284995808884</v>
+      </c>
+      <c r="AC45" s="22">
+        <v>9.8072087175188596</v>
+      </c>
     </row>
     <row r="46" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="G46" s="28"/>
+      <c r="A46" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="18">
+        <v>-28.017621145374449</v>
+      </c>
+      <c r="C46" s="19">
+        <v>-22.819383259911895</v>
+      </c>
+      <c r="D46" s="20">
+        <v>-17.004405286343612</v>
+      </c>
+      <c r="E46" s="21">
+        <v>6.7841409691629968</v>
+      </c>
+      <c r="F46" s="22">
+        <v>-1.5859030837004406</v>
+      </c>
+      <c r="G46" s="21">
+        <v>61.2</v>
+      </c>
+      <c r="H46" s="22">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="I46" s="21">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="J46" s="22">
+        <v>15.7</v>
+      </c>
+      <c r="K46" s="21">
+        <v>-20.616740088105725</v>
+      </c>
+      <c r="L46" s="22">
+        <v>45.7</v>
+      </c>
+      <c r="M46" s="21">
+        <v>16.377649325626201</v>
+      </c>
+      <c r="N46" s="19">
+        <v>78.227360308285199</v>
+      </c>
+      <c r="O46" s="19">
+        <v>64.354527938342997</v>
+      </c>
+      <c r="P46" s="19">
+        <v>26.589595375722503</v>
+      </c>
+      <c r="Q46" s="19">
+        <v>24.6628131021195</v>
+      </c>
+      <c r="R46" s="19">
+        <v>32.369942196531795</v>
+      </c>
+      <c r="S46" s="19">
+        <v>30.2504816955684</v>
+      </c>
+      <c r="T46" s="21">
+        <v>23.259911894273127</v>
+      </c>
+      <c r="U46" s="19">
+        <v>54.53744493392071</v>
+      </c>
+      <c r="V46" s="19">
+        <v>31.365638766519822</v>
+      </c>
+      <c r="W46" s="19">
+        <v>3.5242290748898681</v>
+      </c>
+      <c r="X46" s="19">
+        <v>33.303964757709252</v>
+      </c>
+      <c r="Y46" s="19">
+        <v>12.77533039647577</v>
+      </c>
+      <c r="Z46" s="19">
+        <v>8.8986784140969171</v>
+      </c>
+      <c r="AA46" s="19">
+        <v>31.806167400881058</v>
+      </c>
+      <c r="AB46" s="19">
+        <v>18.854625550660792</v>
+      </c>
+      <c r="AC46" s="22">
+        <v>10.748898678414097</v>
+      </c>
     </row>
     <row r="47" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A47" s="36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="28"/>
     </row>
     <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="G48" s="28"/>
     </row>
-    <row r="49" spans="7:7" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="50" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" s="37" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="G49" s="38"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G50" s="28"/>
     </row>
-    <row r="51" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G51" s="28"/>
     </row>
-    <row r="52" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G52" s="28"/>
     </row>
-    <row r="53" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G53" s="28"/>
     </row>
-    <row r="54" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G54" s="28"/>
     </row>
-    <row r="55" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G55" s="28"/>
     </row>
-    <row r="56" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G56" s="28"/>
     </row>
-    <row r="57" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G57" s="28"/>
     </row>
-    <row r="58" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G58" s="28"/>
     </row>
-    <row r="59" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G59" s="28"/>
     </row>
-    <row r="60" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G60" s="28"/>
     </row>
-    <row r="61" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G61" s="28"/>
     </row>
-    <row r="62" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G62" s="28"/>
     </row>
-    <row r="63" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G63" s="28"/>
     </row>
-    <row r="64" spans="7:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G64" s="28"/>
     </row>
     <row r="65" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G65" s="28"/>
     </row>
     <row r="66" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G66" s="28"/>
     </row>
     <row r="67" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G67" s="28"/>
     </row>
     <row r="68" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G68" s="28"/>
     </row>
     <row r="69" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G69" s="28"/>
     </row>
     <row r="70" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G70" s="28"/>
     </row>
     <row r="71" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G71" s="28"/>
     </row>
     <row r="72" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G72" s="28"/>
@@ -4831,87 +5208,88 @@
     <row r="203" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G203" s="28"/>
     </row>
     <row r="204" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G204" s="28"/>
     </row>
     <row r="205" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G205" s="28"/>
     </row>
     <row r="206" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G206" s="28"/>
     </row>
     <row r="207" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G207" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="T6:AC6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="M6:S6"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
   </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Rexecode, bpifrance Le lab Baromètre PME/TPE du 2ème trimestre 2025 (13 mai 2025)</dc:title>
-  <dc:creator/>
+  <dc:title>Enquête Bpi France / Rexecode PME/TPE / mai 2026</dc:title>
+  <dc:creator>Fabienne Besson-Lhoste</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_SetDate">
     <vt:lpwstr>2023-09-26T14:31:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Name">
     <vt:lpwstr>C1 - Interne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_SiteId">
     <vt:lpwstr>1fbeb981-82a8-4cd1-8a51-a83806530676</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_ActionId">